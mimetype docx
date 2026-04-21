--- v0 (2026-03-15)
+++ v1 (2026-04-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Serry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Géographie - Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaudserry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2728-5045</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118240722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Serry is full professor in Geography at the University of Le Havre Normandie, specializing in the geography of maritime transport, and coordinator of the national port research strategy. His current research focuses on three main areas: maritime transport in the Baltic Sea, work on the Seine axis and port cities, and more general work on maritime transport, particularly in relation to the use of modern technologies in the maritime world (AIS, LNG, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrière-pays des ports français : dynamiques et typologie en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Pub. Anticipées (4) L21-XXIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Crisis to Resilience: The Port of Klaipeda and the Reshaping of Baltic Trade Flows (2014-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.19.01.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position d'HDR : « Le terrain dans les espace maritimes et portuaires - heuristiques géographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance portuaire par le compromis : Réflexions managériales et stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2023.2294211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des petits ports dans un monde maritime en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les petits ports de mer dans le réseau maritime ? Une étude de cas en mer Adriatique à l'aide des données AIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance portuaire, nouvelle approche par l'intégration des données AIS. L'exemple des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports territoriaux et système maritime : défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.13808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belt and Road Initiative dans les ports de l’Est de la Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 1-2 (1), pp.31-63. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/receo1.541.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trafics portuaires de la Baltique : miroir d’une géopolitique maritime turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polish Container Ports, New Baltic Hubs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), https://www.transnav.eu/Article_Polish_Container_Ports,_New_Baltic_Serry,66,1308.html. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.17.02.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and analysis of container handling rates in European ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.103565. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports, lieux et enjeux de pouvoir en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183 (4), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.183.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port Cities Dynamics in North-Western France: the Cases of Dunkirk, Le Havre and Nantes-Saint-Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Maritime Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7225/toms.v11.n02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port governance and territorial development on the eastern shore of the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15181/rfds.v33i1.2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville portuaire européenne moyenne : un territoire particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 74 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/0770-7576.6008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d'acteurs et développement territorial dans les villes portuaires moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.635-654. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.204.0635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gouvernance portuaire, un enjeu de développement en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.4828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gdansk : futur hub euro-baltique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5104, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the City, Developing the Port: Comparison of the Governance in Medium-size Port-cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.13.03.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Containerisation in the Baltic Sea Region: Development, Characteristics and Contemporary Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/1231-1952.26.1.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seaports of the Seine Axis Facing the Contemporary Maritime Industry Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Maritime Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (02), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7225/toms.v07.n02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of liquefied natural gas facilities in the Baltic Sea ports: a Geographical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15181/rfds.v23i3.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croisières en mer Baltique : évolutions tangibles et enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : une source de données pour étudier la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tracer sa route à l'heure du numérique, 29 (1-2), pp.177-202. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime en mer Baltique, entre enjeu économique majeur et approche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Entre atlantisme et européisme, 44 (03), pp.89-123. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0338059913003069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports de la mer Baltique entre mondialisation des échanges et régionalisation réticulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils pour étudier les transports maritimes à travers l'exemple de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Doceul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCULATION AT RUSSIAN-BALTIC STATES BOUNDARY: A CUT AND A SEAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.114-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du transport maritime en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.1089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en mer Noire : vers une nouvelle interface entre UE et CEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating pollutant emissions from sea cruise in the Adriatic Sea in 2022 and regulatory measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Portoroz, Slovenia. pp.149 - 156, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ports : éléments de définition et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Géographes Français (AGF) - Caractéristiques et enjeux des littoraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatic ports in the evolving dynamics of the Mediterranean maritime landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poertoroz, France. pp.228 - 235, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la géopolitique ferme les port(e)s : l'exemple baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et Portes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy, Sep 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet ports and geopolitics : focus on the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Sea Conference 5: The Baltic sea in transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in the Mediterranean Sea : challenges and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARITIME, OFFSHORE ENERGY and PORT LOGISTICS [MOEPL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions, Crises géopolitiques et ports : l'exemple de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMME Les nouveaux visages des ports dans un monde en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a small seaport? An attempt at geographical definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean: a unique living lab reflecting global maritime and port transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which place for small seaports in the maritime network? a research using Automatic Identification System data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVPORT 2023 : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIS SHIPPING DATA AS DRIVER OF INTELLIGENCE FOR PORT & LOGISTICS COMMUNITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSA 53rd Annual General Meeting, Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Port-d'Espagne, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche portuaire et ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire du CDMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Droit MAritime et Océanique, Jun 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port cities Dynamics in north-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of polluting emissions of chips calling in the major Belgian ports in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siga2 Maritime and Ports - The Port and Maritime Sector: Key Developments and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Myth of Baltic Maritime Unity: Port Reorganization Revealing East-West Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIAL INNOVATIONS FOR SUSTAINABLE REGIONAL DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Klaipeda &amp; Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géographiques pour étudier la desserte maritime de l’axe Seine : une concurrence sur terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et la cartographie de la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-City governance and territorial development on the Eastern shore of the Baltic Sea: Focus on Tallinn & Klaipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas3 : Baltic Sea as a future energy crossroad: Port, Shipping &amp; Geopolitics' Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2018-2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGA 2 Maritime &amp; ports - The port and the maritime sector: key developments and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An european benchmark of stakeholders strategies in medium size port cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transport Science : ICTS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovene Association of Transport Sciences; University of Ljubljana, Faculty of Maritime Studies and Transport; University of Split, Faculty of Maritime Studies, Sep 2020, Portoroz, Slovenia. pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in peripheral seas : the case of Baltic Sea region and Adriatic sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transport Science : ICTS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovene Association of Transport Sciences; University of Ljubljana, Faculty of Maritime Studies and Transport; University of Split, Faculty of Maritime Studies, Sep 2020, Portoroz, Slovenia. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation maritime dans l'espace Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le Maritime : de la Baltique aux Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Histoire Maritime, Mar 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish container ports integration in the maritime network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Maritime Transport Technology, Innovation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Barcelona, Spain. pp.26-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des places portuaires du Nord-Ouest français : les cas de Dunkerque, Le Havre et Nantes-Saint-Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVPORT 3 / Ports, transport maritime et développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil pour étudier la circulation maritime : l'exemple de l'AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités émergentes : fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance process in European medium size port cities under actors' eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of port governance and cooperation betweenactors in european port-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 World of Shipping Portugal. An International Research Conference on Maritime Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Carcavelos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime transport and environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTAINABLE TRANSPORT. CURRENT AND FUTURE PROSPECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaipeda University, Apr 2019, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual IAME Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the City, Developing the Port: Comparison of the Governance in Medium-size Port-cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav 2019 : 13th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gdańsk, Jun 2019, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Shipping in the Baltic Sea Region and Adriatic Sea Using AIS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baltic Seas International Maritime Conference - European Maritime Research from Adriatic to Baltic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des infrastructures pour le gaz naturel liquéfié (GNL) dans les ports de la mer Baltique : entre opportunités économiques et stratégies (géo)politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance logistique des territoires, Colloque commission Transports du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2018 : De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficacité pour le système portuaire à l'échelle de la Région Normandie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs économiques et la régionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de Management de Normandie; Association de Science Régionale de Langue Française (ASRDLF), Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’acteurs et développement des villes portuaires moyennes. Études de cas : Le Havre-Klaipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance logistique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Commission de Géographie des Transports du CNFG; Université de Cergy, Sep 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l'étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTÈME D'IDENTIFICATION AUTOMATIQUE (AIS) ET LES SIG POUR L'ÉTUDE DU TRAFIC MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTEME D'IDENTIFICATION AUTOMATIQUE (AIS) : UNE SOURCE DE DONNEES POUR ETUDIER LA CIRCULATION MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUIRE LA VILLE PORTUAIRE DE DEMAIN EN AFRIQUE ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, KRIBI, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and transport flows on the eastern border of the European Union: Russian-Baltic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EUGEO congress - EUGEO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports maritimes, révélateurs de la croissance asiatique et outils de sa pérennisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The rise of Asia: History &amp; Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Identification System (AIS) as a Tool to Study Maritime Traffic: the Case of the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSNAV 2017 : 12th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Gdynia, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS) AS A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboozar Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MARITIME SCIENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sorlin, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS): A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARITIME TRANSPORT '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime interface and Metropolitan interface: questions about the logistic integration of the Seine Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian-Baltic states boundary: a limit between peripheries or a link between European Union and the post-soviet states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thorez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TWENTY YEARS LATER (1991-2011): THE RESHAPING OF SPACE AND IDENTITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFRASTRUCTURE AND SUSTAINABLE TRANSPORT DEVELOPMENT IN THE BALTIC STATES: THE LITHUANIAN PATTERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human resources - The main factor of regional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permacrisis & Logistics: From Assessment to Foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilija Pundziute Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, 2023, 978-2-37687-761-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS éditions, 104 p., 2021, Essais et leçons, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ports et des cartes en Europe - Atlas DEVPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-37687-290-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime à courte distance (Short-Sea Shipping) : Mythe ou avenir du transport régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les petits ports maritimes : regards vers la Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ports Territoriaux: Ambition Action Anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les Océanides, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AIS comme outil d'intelligence scientifique, économique et stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence portuaire. Opération Innovation Projection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2024, Les Océanides, 978-2-37687-966-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et évolutions contemporaines de la marshrutka, taxi collectif artisanal post-soviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Audard, Rémi Desmoulière, Léa Wester. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer dans les métropoles des Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, https://www.karthala.com/hommes-et-societes-changement-social-et-developpement/3503-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises-9782811124311.html, 2023, 9782811124311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique du développement portuaire en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Argounes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs concours, 9782350307381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports intermédiaires normands et leur(s) territoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports d’Europe vus du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Cros; Florence Lerique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l'activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2021, Stratégie, management et organisation, 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lilian Loubet; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.11-13, 2021, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière russo-balte : un navétisme transfrontalier révélateur de son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782350306698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1138489433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : Du Big Data maritime aux potentialités géoéconomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE MARITIME ET STRATÉGIES PORTUAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Océanides, 978-2-37687-101-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEEDERING ET MARCHES MARITIMES REGIONAUX : L’EXEMPLE DE LA MER BALTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Sea shipping: Myth or future of regional transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « méditerranées » ou l'émergence de régionalisations réticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.226-270, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des crises géopolitiques contemporaines : l'exemple des ports de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://theconversation.com/comment-les-ports-de-la-mer-baltique-sadaptent-a-la-nouvelle-donne-geopolitique-201609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime en mer Baltique, de la complémentarité à la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer la gouvernance portuaire autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armateurs et alliances dans le transport maritime conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'escales des alliances maritimes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche portuaire en France, Quels enjeux ? Quelles ambitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port du Havre dans le réseau européen de porte-conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porte-conteneurs de plus de 15 000 EVP dans la rangée Nord : Structure du réseau portuaire et analyse des temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la croisière en Europe et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic portuaire des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE LOGISTIQUE DE LA VALLÉE DE LA SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALITE DE L’AIR ET EMISSIONS DES NAVIRES DE COMMERCE: APPROCHE A PARTIR DE L’ANALYSE DES SIGNAUX AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAROPA : Un nouveau système portuaire sur la scène Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain dans les espaces maritimes et portuaires - Heuristiques géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Cergy Paris CY Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04424725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Serry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Géographie - Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaudserry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2728-5045</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118240722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Serry is full professor in Geography at the University of Le Havre Normandie, specializing in the geography of maritime transport, and coordinator of the national port research strategy. His current research focuses on three main areas: maritime transport in the Baltic Sea, work on the Seine axis and port cities, and more general work on maritime transport, particularly in relation to the use of modern technologies in the maritime world (AIS, LNG, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrière-pays des ports français : dynamiques et typologie en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Pub. Anticipées (4) L21-XXIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Crisis to Resilience: The Port of Klaipeda and the Reshaping of Baltic Trade Flows (2014-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.19.01.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance portuaire par le compromis : Réflexions managériales et stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2023.2294211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des petits ports dans un monde maritime en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position d'HDR : « Le terrain dans les espace maritimes et portuaires - heuristiques géographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les petits ports de mer dans le réseau maritime ? Une étude de cas en mer Adriatique à l'aide des données AIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance portuaire, nouvelle approche par l'intégration des données AIS. L'exemple des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belt and Road Initiative dans les ports de l’Est de la Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 1-2 (1), pp.31-63. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/receo1.541.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports territoriaux et système maritime : défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.13808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polish Container Ports, New Baltic Hubs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), https://www.transnav.eu/Article_Polish_Container_Ports,_New_Baltic_Serry,66,1308.html. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.17.02.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trafics portuaires de la Baltique : miroir d’une géopolitique maritime turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and analysis of container handling rates in European ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.103565. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port Cities Dynamics in North-Western France: the Cases of Dunkirk, Le Havre and Nantes-Saint-Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Maritime Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7225/toms.v11.n02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports, lieux et enjeux de pouvoir en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183 (4), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.183.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port governance and territorial development on the eastern shore of the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15181/rfds.v33i1.2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville portuaire européenne moyenne : un territoire particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 74 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/0770-7576.6008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gouvernance portuaire, un enjeu de développement en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.4828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d'acteurs et développement territorial dans les villes portuaires moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.635-654. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.204.0635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gdansk : futur hub euro-baltique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5104, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the City, Developing the Port: Comparison of the Governance in Medium-size Port-cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.13.03.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Containerisation in the Baltic Sea Region: Development, Characteristics and Contemporary Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/1231-1952.26.1.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seaports of the Seine Axis Facing the Contemporary Maritime Industry Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Maritime Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (02), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7225/toms.v07.n02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of liquefied natural gas facilities in the Baltic Sea ports: a Geographical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15181/rfds.v23i3.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croisières en mer Baltique : évolutions tangibles et enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : une source de données pour étudier la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tracer sa route à l'heure du numérique, 29 (1-2), pp.177-202. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports de la mer Baltique entre mondialisation des échanges et régionalisation réticulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime en mer Baltique, entre enjeu économique majeur et approche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Entre atlantisme et européisme, 44 (03), pp.89-123. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0338059913003069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils pour étudier les transports maritimes à travers l'exemple de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Doceul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCULATION AT RUSSIAN-BALTIC STATES BOUNDARY: A CUT AND A SEAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.114-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du transport maritime en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.1089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en mer Noire : vers une nouvelle interface entre UE et CEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ports : éléments de définition et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Géographes Français (AGF) - Caractéristiques et enjeux des littoraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating pollutant emissions from sea cruise in the Adriatic Sea in 2022 and regulatory measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Portoroz, Slovenia. pp.149 - 156, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatic ports in the evolving dynamics of the Mediterranean maritime landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poertoroz, France. pp.228 - 235, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la géopolitique ferme les port(e)s : l'exemple baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et Portes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy, Sep 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet ports and geopolitics : focus on the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Sea Conference 5: The Baltic sea in transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in the Mediterranean Sea : challenges and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARITIME, OFFSHORE ENERGY and PORT LOGISTICS [MOEPL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions, Crises géopolitiques et ports : l'exemple de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMME Les nouveaux visages des ports dans un monde en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a small seaport? An attempt at geographical definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which place for small seaports in the maritime network? a research using Automatic Identification System data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVPORT 2023 : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean: a unique living lab reflecting global maritime and port transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIS SHIPPING DATA AS DRIVER OF INTELLIGENCE FOR PORT & LOGISTICS COMMUNITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSA 53rd Annual General Meeting, Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Port-d'Espagne, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche portuaire et ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire du CDMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Droit MAritime et Océanique, Jun 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port cities Dynamics in north-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of polluting emissions of chips calling in the major Belgian ports in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siga2 Maritime and Ports - The Port and Maritime Sector: Key Developments and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Myth of Baltic Maritime Unity: Port Reorganization Revealing East-West Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIAL INNOVATIONS FOR SUSTAINABLE REGIONAL DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Klaipeda &amp; Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géographiques pour étudier la desserte maritime de l’axe Seine : une concurrence sur terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et la cartographie de la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-City governance and territorial development on the Eastern shore of the Baltic Sea: Focus on Tallinn & Klaipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas3 : Baltic Sea as a future energy crossroad: Port, Shipping &amp; Geopolitics' Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2018-2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGA 2 Maritime &amp; ports - The port and the maritime sector: key developments and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in peripheral seas : the case of Baltic Sea region and Adriatic sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transport Science : ICTS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovene Association of Transport Sciences; University of Ljubljana, Faculty of Maritime Studies and Transport; University of Split, Faculty of Maritime Studies, Sep 2020, Portoroz, Slovenia. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation maritime dans l'espace Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le Maritime : de la Baltique aux Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Histoire Maritime, Mar 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An european benchmark of stakeholders strategies in medium size port cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transport Science : ICTS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovene Association of Transport Sciences; University of Ljubljana, Faculty of Maritime Studies and Transport; University of Split, Faculty of Maritime Studies, Sep 2020, Portoroz, Slovenia. pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish container ports integration in the maritime network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Maritime Transport Technology, Innovation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Barcelona, Spain. pp.26-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des places portuaires du Nord-Ouest français : les cas de Dunkerque, Le Havre et Nantes-Saint-Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVPORT 3 / Ports, transport maritime et développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil pour étudier la circulation maritime : l'exemple de l'AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités émergentes : fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance process in European medium size port cities under actors' eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of port governance and cooperation betweenactors in european port-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 World of Shipping Portugal. An International Research Conference on Maritime Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Carcavelos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime transport and environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTAINABLE TRANSPORT. CURRENT AND FUTURE PROSPECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaipeda University, Apr 2019, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual IAME Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the City, Developing the Port: Comparison of the Governance in Medium-size Port-cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav 2019 : 13th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gdańsk, Jun 2019, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Shipping in the Baltic Sea Region and Adriatic Sea Using AIS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baltic Seas International Maritime Conference - European Maritime Research from Adriatic to Baltic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2018 : De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficacité pour le système portuaire à l'échelle de la Région Normandie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs économiques et la régionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de Management de Normandie; Association de Science Régionale de Langue Française (ASRDLF), Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des infrastructures pour le gaz naturel liquéfié (GNL) dans les ports de la mer Baltique : entre opportunités économiques et stratégies (géo)politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance logistique des territoires, Colloque commission Transports du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’acteurs et développement des villes portuaires moyennes. Études de cas : Le Havre-Klaipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance logistique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Commission de Géographie des Transports du CNFG; Université de Cergy, Sep 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l'étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTÈME D'IDENTIFICATION AUTOMATIQUE (AIS) ET LES SIG POUR L'ÉTUDE DU TRAFIC MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTEME D'IDENTIFICATION AUTOMATIQUE (AIS) : UNE SOURCE DE DONNEES POUR ETUDIER LA CIRCULATION MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUIRE LA VILLE PORTUAIRE DE DEMAIN EN AFRIQUE ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, KRIBI, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and transport flows on the eastern border of the European Union: Russian-Baltic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EUGEO congress - EUGEO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports maritimes, révélateurs de la croissance asiatique et outils de sa pérennisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The rise of Asia: History &amp; Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Identification System (AIS) as a Tool to Study Maritime Traffic: the Case of the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSNAV 2017 : 12th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Gdynia, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS) AS A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboozar Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MARITIME SCIENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sorlin, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS): A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARITIME TRANSPORT '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime interface and Metropolitan interface: questions about the logistic integration of the Seine Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian-Baltic states boundary: a limit between peripheries or a link between European Union and the post-soviet states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thorez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TWENTY YEARS LATER (1991-2011): THE RESHAPING OF SPACE AND IDENTITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFRASTRUCTURE AND SUSTAINABLE TRANSPORT DEVELOPMENT IN THE BALTIC STATES: THE LITHUANIAN PATTERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human resources - The main factor of regional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permacrisis & Logistics: From Assessment to Foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilija Pundziute Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, 2023, 978-2-37687-761-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS éditions, 104 p., 2021, Essais et leçons, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ports et des cartes en Europe - Atlas DEVPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-37687-290-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime à courte distance (Short-Sea Shipping) : Mythe ou avenir du transport régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les petits ports maritimes : regards vers la Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ports Territoriaux: Ambition Action Anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les Océanides, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AIS comme outil d'intelligence scientifique, économique et stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence portuaire. Opération Innovation Projection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2024, Les Océanides, 978-2-37687-966-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et évolutions contemporaines de la marshrutka, taxi collectif artisanal post-soviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Audard, Rémi Desmoulière, Léa Wester. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer dans les métropoles des Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, https://www.karthala.com/hommes-et-societes-changement-social-et-developpement/3503-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises-9782811124311.html, 2023, 9782811124311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique du développement portuaire en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Argounes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs concours, 9782350307381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports d’Europe vus du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Cros; Florence Lerique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l'activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2021, Stratégie, management et organisation, 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports intermédiaires normands et leur(s) territoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lilian Loubet; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.11-13, 2021, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière russo-balte : un navétisme transfrontalier révélateur de son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782350306698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1138489433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : Du Big Data maritime aux potentialités géoéconomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE MARITIME ET STRATÉGIES PORTUAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Océanides, 978-2-37687-101-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEEDERING ET MARCHES MARITIMES REGIONAUX : L’EXEMPLE DE LA MER BALTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Sea shipping: Myth or future of regional transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « méditerranées » ou l'émergence de régionalisations réticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.226-270, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports du Havre, de Marseille et de Dunkerque face à la concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3t7q7rf6p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des crises géopolitiques contemporaines : l'exemple des ports de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://theconversation.com/comment-les-ports-de-la-mer-baltique-sadaptent-a-la-nouvelle-donne-geopolitique-201609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime en mer Baltique, de la complémentarité à la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer la gouvernance portuaire autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armateurs et alliances dans le transport maritime conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'escales des alliances maritimes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port du Havre dans le réseau européen de porte-conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche portuaire en France, Quels enjeux ? Quelles ambitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porte-conteneurs de plus de 15 000 EVP dans la rangée Nord : Structure du réseau portuaire et analyse des temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la croisière en Europe et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic portuaire des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE LOGISTIQUE DE LA VALLÉE DE LA SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALITE DE L’AIR ET EMISSIONS DES NAVIRES DE COMMERCE: APPROCHE A PARTIR DE L’ANALYSE DES SIGNAUX AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAROPA : Un nouveau système portuaire sur la scène Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain dans les espaces maritimes et portuaires - Heuristiques géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Cergy Paris CY Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04424725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5C5F000"/>
+    <w:nsid w:val="2C24F972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudserry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2728-5045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118240722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05141783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.19.01.16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619054v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13808" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.17.02.13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03824198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v11.n02.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v33i1.2202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0635" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4828" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.13.03.17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1231-1952.26.1.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v07.n02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v23i3.1591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913003069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach Escach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Doceul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.1089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04916124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03268587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506202v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboozar Rajabi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thorez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04425005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Pundziute Gallois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554380v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;jane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/wp-content/uploads/2025/10/Les-ports-territoriaux_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/t8_intelligence-portuaire/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/824-geographies-du-politique-9782350307381.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03445948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pasquier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03045966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/les-oceanides/ouvrage/490-prospective-maritime-et-strat%C3%A9gies-portuaires.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724122v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110124v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684549v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554393v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506071v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04424725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudserry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2728-5045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118240722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05141783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.19.01.16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619054v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.17.02.13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03824198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v11.n02.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v33i1.2202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4828" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.13.03.17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1231-1952.26.1.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v07.n02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v23i3.1591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach Escach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913003069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Doceul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.1089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04916124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03268587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboozar Rajabi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thorez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04425005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Pundziute Gallois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554380v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;jane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/wp-content/uploads/2025/10/Les-ports-territoriaux_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/t8_intelligence-portuaire/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/824-geographies-du-politique-9782350307381.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03445948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pasquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03045966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/les-oceanides/ouvrage/490-prospective-maritime-et-strat%C3%A9gies-portuaires.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3t7q7rf6p" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684522v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506063v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506071v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04424725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>