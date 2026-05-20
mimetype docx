--- v1 (2026-04-21)
+++ v2 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Serry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Géographie - Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaudserry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2728-5045</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118240722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Serry is full professor in Geography at the University of Le Havre Normandie, specializing in the geography of maritime transport, and coordinator of the national port research strategy. His current research focuses on three main areas: maritime transport in the Baltic Sea, work on the Seine axis and port cities, and more general work on maritime transport, particularly in relation to the use of modern technologies in the maritime world (AIS, LNG, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrière-pays des ports français : dynamiques et typologie en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Pub. Anticipées (4) L21-XXIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Crisis to Resilience: The Port of Klaipeda and the Reshaping of Baltic Trade Flows (2014-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.19.01.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance portuaire par le compromis : Réflexions managériales et stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2023.2294211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des petits ports dans un monde maritime en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position d'HDR : « Le terrain dans les espace maritimes et portuaires - heuristiques géographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les petits ports de mer dans le réseau maritime ? Une étude de cas en mer Adriatique à l'aide des données AIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance portuaire, nouvelle approche par l'intégration des données AIS. L'exemple des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belt and Road Initiative dans les ports de l’Est de la Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 1-2 (1), pp.31-63. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/receo1.541.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports territoriaux et système maritime : défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.13808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polish Container Ports, New Baltic Hubs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), https://www.transnav.eu/Article_Polish_Container_Ports,_New_Baltic_Serry,66,1308.html. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.17.02.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trafics portuaires de la Baltique : miroir d’une géopolitique maritime turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and analysis of container handling rates in European ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.103565. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port Cities Dynamics in North-Western France: the Cases of Dunkirk, Le Havre and Nantes-Saint-Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Maritime Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7225/toms.v11.n02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports, lieux et enjeux de pouvoir en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183 (4), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.183.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port governance and territorial development on the eastern shore of the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15181/rfds.v33i1.2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville portuaire européenne moyenne : un territoire particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 74 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/0770-7576.6008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gouvernance portuaire, un enjeu de développement en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.4828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d'acteurs et développement territorial dans les villes portuaires moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.635-654. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.204.0635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gdansk : futur hub euro-baltique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5104, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the City, Developing the Port: Comparison of the Governance in Medium-size Port-cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.13.03.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Containerisation in the Baltic Sea Region: Development, Characteristics and Contemporary Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/1231-1952.26.1.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seaports of the Seine Axis Facing the Contemporary Maritime Industry Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Maritime Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (02), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7225/toms.v07.n02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of liquefied natural gas facilities in the Baltic Sea ports: a Geographical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15181/rfds.v23i3.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croisières en mer Baltique : évolutions tangibles et enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : une source de données pour étudier la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tracer sa route à l'heure du numérique, 29 (1-2), pp.177-202. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports de la mer Baltique entre mondialisation des échanges et régionalisation réticulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime en mer Baltique, entre enjeu économique majeur et approche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Entre atlantisme et européisme, 44 (03), pp.89-123. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0338059913003069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils pour étudier les transports maritimes à travers l'exemple de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Doceul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCULATION AT RUSSIAN-BALTIC STATES BOUNDARY: A CUT AND A SEAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.114-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du transport maritime en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.1089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en mer Noire : vers une nouvelle interface entre UE et CEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ports : éléments de définition et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Géographes Français (AGF) - Caractéristiques et enjeux des littoraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating pollutant emissions from sea cruise in the Adriatic Sea in 2022 and regulatory measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Portoroz, Slovenia. pp.149 - 156, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatic ports in the evolving dynamics of the Mediterranean maritime landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poertoroz, France. pp.228 - 235, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la géopolitique ferme les port(e)s : l'exemple baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et Portes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy, Sep 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet ports and geopolitics : focus on the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Sea Conference 5: The Baltic sea in transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in the Mediterranean Sea : challenges and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARITIME, OFFSHORE ENERGY and PORT LOGISTICS [MOEPL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions, Crises géopolitiques et ports : l'exemple de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMME Les nouveaux visages des ports dans un monde en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a small seaport? An attempt at geographical definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which place for small seaports in the maritime network? a research using Automatic Identification System data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVPORT 2023 : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean: a unique living lab reflecting global maritime and port transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIS SHIPPING DATA AS DRIVER OF INTELLIGENCE FOR PORT & LOGISTICS COMMUNITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSA 53rd Annual General Meeting, Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Port-d'Espagne, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche portuaire et ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire du CDMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Droit MAritime et Océanique, Jun 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port cities Dynamics in north-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of polluting emissions of chips calling in the major Belgian ports in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siga2 Maritime and Ports - The Port and Maritime Sector: Key Developments and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Myth of Baltic Maritime Unity: Port Reorganization Revealing East-West Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIAL INNOVATIONS FOR SUSTAINABLE REGIONAL DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Klaipeda &amp; Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géographiques pour étudier la desserte maritime de l’axe Seine : une concurrence sur terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et la cartographie de la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-City governance and territorial development on the Eastern shore of the Baltic Sea: Focus on Tallinn & Klaipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas3 : Baltic Sea as a future energy crossroad: Port, Shipping &amp; Geopolitics' Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2018-2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGA 2 Maritime &amp; ports - The port and the maritime sector: key developments and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in peripheral seas : the case of Baltic Sea region and Adriatic sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transport Science : ICTS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovene Association of Transport Sciences; University of Ljubljana, Faculty of Maritime Studies and Transport; University of Split, Faculty of Maritime Studies, Sep 2020, Portoroz, Slovenia. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation maritime dans l'espace Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le Maritime : de la Baltique aux Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Histoire Maritime, Mar 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An european benchmark of stakeholders strategies in medium size port cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transport Science : ICTS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovene Association of Transport Sciences; University of Ljubljana, Faculty of Maritime Studies and Transport; University of Split, Faculty of Maritime Studies, Sep 2020, Portoroz, Slovenia. pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish container ports integration in the maritime network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Maritime Transport Technology, Innovation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Barcelona, Spain. pp.26-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des places portuaires du Nord-Ouest français : les cas de Dunkerque, Le Havre et Nantes-Saint-Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVPORT 3 / Ports, transport maritime et développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil pour étudier la circulation maritime : l'exemple de l'AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités émergentes : fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance process in European medium size port cities under actors' eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of port governance and cooperation betweenactors in european port-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 World of Shipping Portugal. An International Research Conference on Maritime Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Carcavelos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime transport and environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTAINABLE TRANSPORT. CURRENT AND FUTURE PROSPECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaipeda University, Apr 2019, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual IAME Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the City, Developing the Port: Comparison of the Governance in Medium-size Port-cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav 2019 : 13th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gdańsk, Jun 2019, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Shipping in the Baltic Sea Region and Adriatic Sea Using AIS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baltic Seas International Maritime Conference - European Maritime Research from Adriatic to Baltic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2018 : De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficacité pour le système portuaire à l'échelle de la Région Normandie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs économiques et la régionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de Management de Normandie; Association de Science Régionale de Langue Française (ASRDLF), Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des infrastructures pour le gaz naturel liquéfié (GNL) dans les ports de la mer Baltique : entre opportunités économiques et stratégies (géo)politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance logistique des territoires, Colloque commission Transports du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’acteurs et développement des villes portuaires moyennes. Études de cas : Le Havre-Klaipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance logistique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Commission de Géographie des Transports du CNFG; Université de Cergy, Sep 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l'étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTÈME D'IDENTIFICATION AUTOMATIQUE (AIS) ET LES SIG POUR L'ÉTUDE DU TRAFIC MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTEME D'IDENTIFICATION AUTOMATIQUE (AIS) : UNE SOURCE DE DONNEES POUR ETUDIER LA CIRCULATION MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUIRE LA VILLE PORTUAIRE DE DEMAIN EN AFRIQUE ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, KRIBI, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and transport flows on the eastern border of the European Union: Russian-Baltic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EUGEO congress - EUGEO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports maritimes, révélateurs de la croissance asiatique et outils de sa pérennisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The rise of Asia: History &amp; Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Identification System (AIS) as a Tool to Study Maritime Traffic: the Case of the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSNAV 2017 : 12th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Gdynia, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS) AS A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboozar Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MARITIME SCIENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sorlin, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS): A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARITIME TRANSPORT '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime interface and Metropolitan interface: questions about the logistic integration of the Seine Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian-Baltic states boundary: a limit between peripheries or a link between European Union and the post-soviet states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thorez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TWENTY YEARS LATER (1991-2011): THE RESHAPING OF SPACE AND IDENTITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFRASTRUCTURE AND SUSTAINABLE TRANSPORT DEVELOPMENT IN THE BALTIC STATES: THE LITHUANIAN PATTERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human resources - The main factor of regional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permacrisis & Logistics: From Assessment to Foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilija Pundziute Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, 2023, 978-2-37687-761-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS éditions, 104 p., 2021, Essais et leçons, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ports et des cartes en Europe - Atlas DEVPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-37687-290-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime à courte distance (Short-Sea Shipping) : Mythe ou avenir du transport régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les petits ports maritimes : regards vers la Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ports Territoriaux: Ambition Action Anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les Océanides, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AIS comme outil d'intelligence scientifique, économique et stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence portuaire. Opération Innovation Projection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2024, Les Océanides, 978-2-37687-966-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et évolutions contemporaines de la marshrutka, taxi collectif artisanal post-soviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Audard, Rémi Desmoulière, Léa Wester. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer dans les métropoles des Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, https://www.karthala.com/hommes-et-societes-changement-social-et-developpement/3503-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises-9782811124311.html, 2023, 9782811124311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique du développement portuaire en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Argounes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs concours, 9782350307381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports d’Europe vus du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Cros; Florence Lerique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l'activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2021, Stratégie, management et organisation, 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports intermédiaires normands et leur(s) territoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lilian Loubet; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.11-13, 2021, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière russo-balte : un navétisme transfrontalier révélateur de son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782350306698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1138489433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : Du Big Data maritime aux potentialités géoéconomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE MARITIME ET STRATÉGIES PORTUAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Océanides, 978-2-37687-101-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEEDERING ET MARCHES MARITIMES REGIONAUX : L’EXEMPLE DE LA MER BALTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Sea shipping: Myth or future of regional transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « méditerranées » ou l'émergence de régionalisations réticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.226-270, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports du Havre, de Marseille et de Dunkerque face à la concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3t7q7rf6p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des crises géopolitiques contemporaines : l'exemple des ports de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://theconversation.com/comment-les-ports-de-la-mer-baltique-sadaptent-a-la-nouvelle-donne-geopolitique-201609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime en mer Baltique, de la complémentarité à la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer la gouvernance portuaire autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armateurs et alliances dans le transport maritime conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'escales des alliances maritimes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port du Havre dans le réseau européen de porte-conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche portuaire en France, Quels enjeux ? Quelles ambitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porte-conteneurs de plus de 15 000 EVP dans la rangée Nord : Structure du réseau portuaire et analyse des temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la croisière en Europe et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic portuaire des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE LOGISTIQUE DE LA VALLÉE DE LA SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALITE DE L’AIR ET EMISSIONS DES NAVIRES DE COMMERCE: APPROCHE A PARTIR DE L’ANALYSE DES SIGNAUX AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAROPA : Un nouveau système portuaire sur la scène Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain dans les espaces maritimes et portuaires - Heuristiques géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Cergy Paris CY Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04424725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arnaud Serry </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en Géographie - Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arnaudserry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2728-5045</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118240722</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Serry is full professor in Geography at the University of Le Havre Normandie, specializing in the geography of maritime transport, and coordinator of the national port research strategy. His current research focuses on three main areas: maritime transport in the Baltic Sea, work on the Seine axis and port cities, and more general work on maritime transport, particularly in relation to the use of modern technologies in the maritime world (AIS, LNG, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer la gouvernance portuaire autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’arrière-pays des ports français : dynamiques et typologie en contexte européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Pub. Anticipées (4) L21-XXIII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Crisis to Resilience: The Port of Klaipeda and the Reshaping of Baltic Trade Flows (2014-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), pp.135-142. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.19.01.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les petits ports de mer dans le réseau maritime ? Une étude de cas en mer Adriatique à l'aide des données AIS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance portuaire par le compromis : Réflexions managériales et stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2023.2294211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des petits ports dans un monde maritime en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position d'HDR : « Le terrain dans les espace maritimes et portuaires - heuristiques géographiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance portuaire, nouvelle approche par l'intégration des données AIS. L'exemple des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, https://www.geotransports.fr/num%C3%A9ro-21-2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports territoriaux et système maritime : défis et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.5-7. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/cst.13808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619054v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Belt and Road Initiative dans les ports de l’Est de la Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 1-2 (1), pp.31-63. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/receo1.541.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polish Container Ports, New Baltic Hubs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), https://www.transnav.eu/Article_Polish_Container_Ports,_New_Baltic_Serry,66,1308.html. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.17.02.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des trafics portuaires de la Baltique : miroir d’une géopolitique maritime turbulente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 84, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and analysis of container handling rates in European ports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Transport Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.103565. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2023.103565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports, lieux et enjeux de pouvoir en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183 (4), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.183.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port Cities Dynamics in North-Western France: the Cases of Dunkirk, Le Havre and Nantes-Saint-Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Maritime Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7225/toms.v11.n02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port governance and territorial development on the eastern shore of the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (1), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15181/rfds.v33i1.2202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville portuaire européenne moyenne : un territoire particulier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Raulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 74 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/0770-7576.6008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques d'acteurs et développement territorial dans les villes portuaires moyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.635-654. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.204.0635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gouvernance portuaire, un enjeu de développement en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.4828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gdansk : futur hub euro-baltique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5104, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the City, Developing the Port: Comparison of the Governance in Medium-size Port-cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12716/1001.13.03.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Containerisation in the Baltic Sea Region: Development, Characteristics and Contemporary Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Spatial Research and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18778/1231-1952.26.1.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seaports of the Seine Axis Facing the Contemporary Maritime Industry Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Maritime Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (02), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7225/toms.v07.n02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of liquefied natural gas facilities in the Baltic Sea ports: a Geographical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15181/rfds.v23i3.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les croisières en mer Baltique : évolutions tangibles et enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : une source de données pour étudier la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tracer sa route à l'heure du numérique, 29 (1-2), pp.177-202. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime en mer Baltique, entre enjeu économique majeur et approche durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Entre atlantisme et européisme, 44 (03), pp.89-123. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0338059913003069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports de la mer Baltique entre mondialisation des échanges et régionalisation réticulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils pour étudier les transports maritimes à travers l'exemple de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Doceul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCULATION AT RUSSIAN-BALTIC STATES BOUNDARY: A CUT AND A SEAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Formation and Development Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.114-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques du transport maritime en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.36-48. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.1089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transports en mer Noire : vers une nouvelle interface entre UE et CEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating pollutant emissions from sea cruise in the Adriatic Sea in 2022 and regulatory measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Portoroz, Slovenia. pp.149 - 156, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ports : éléments de définition et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association de Géographes Français (AGF) - Caractéristiques et enjeux des littoraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriatic ports in the evolving dynamics of the Mediterranean maritime landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poertoroz, France. pp.228 - 235, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2025.02.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions, Crises géopolitiques et ports : l'exemple de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROGRAMME Les nouveaux visages des ports dans un monde en transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a small seaport? An attempt at geographical definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cruises as a vector of spatial inequality between large and small ports in the Mediterranean Sea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la géopolitique ferme les port(e)s : l'exemple baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et Portes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy, Sep 2024, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-soviet ports and geopolitics : focus on the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Sea Conference 5: The Baltic sea in transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière comme vecteur d’inégalité spatiale entre grands et petits ports en mer Méditerranée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariantonia Lo Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interuniversitaire d'Étude de la Mobilité (CIEM), Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in the Mediterranean Sea : challenges and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARITIME, OFFSHORE ENERGY and PORT LOGISTICS [MOEPL]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which place for small seaports in the maritime network? a research using Automatic Identification System data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVPORT 2023 : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mediterranean: a unique living lab reflecting global maritime and port transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIS SHIPPING DATA AS DRIVER OF INTELLIGENCE FOR PORT & LOGISTICS COMMUNITIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSA 53rd Annual General Meeting, Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Port-d'Espagne, Trinidad and Tobago</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche portuaire et ports français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquantenaire du CDMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Droit MAritime et Océanique, Jun 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port cities Dynamics in north-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-City governance and territorial development on the Eastern shore of the Baltic Sea: Focus on Tallinn & Klaipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balticseas3 : Baltic Sea as a future energy crossroad: Port, Shipping &amp; Geopolitics' Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime services and worldwide strategies of container ships operators during the 2018-2019 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGA 2 Maritime &amp; ports - The port and the maritime sector: key developments and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of polluting emissions of chips calling in the major Belgian ports in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siga2 Maritime and Ports - The Port and Maritime Sector: Key Developments and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Myth of Baltic Maritime Unity: Port Reorganization Revealing East-West Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIAL INNOVATIONS FOR SUSTAINABLE REGIONAL DEVELOPMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Klaipeda &amp; Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géographiques pour étudier la desserte maritime de l’axe Seine : une concurrence sur terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoSCaL21 : International Conference on Smart Corridors and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et la cartographie de la circulation maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous (im)mobiles, tous cartographes ? Approches cartographiques des mobilités, des circulations, des flux et des déplacements. Méthodes, outils, représentations, pratiques et usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping in peripheral seas : the case of Baltic Sea region and Adriatic sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transport Science : ICTS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovene Association of Transport Sciences; University of Ljubljana, Faculty of Maritime Studies and Transport; University of Split, Faculty of Maritime Studies, Sep 2020, Portoroz, Slovenia. pp.281-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation maritime dans l'espace Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le Maritime : de la Baltique aux Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Histoire Maritime, Mar 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An european benchmark of stakeholders strategies in medium size port cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Transport Science : ICTS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Slovene Association of Transport Sciences; University of Ljubljana, Faculty of Maritime Studies and Transport; University of Split, Faculty of Maritime Studies, Sep 2020, Portoroz, Slovenia. pp.185-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish container ports integration in the maritime network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Maritime Transport Technology, Innovation and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Barcelona, Spain. pp.26-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des places portuaires du Nord-Ouest français : les cas de Dunkerque, Le Havre et Nantes-Saint-Nazaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEVPORT 3 / Ports, transport maritime et développement régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Shipping in the Baltic Sea Region and Adriatic Sea Using AIS Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Baltic Seas International Maritime Conference - European Maritime Research from Adriatic to Baltic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance process in European medium size port cities under actors' eyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUGEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un dispositif au service du shipping devient un outil pour étudier la circulation maritime : l'exemple de l'AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilités émergentes : fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of port governance and cooperation betweenactors in european port-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 World of Shipping Portugal. An International Research Conference on Maritime Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Carcavelos, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual IAME Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime transport and environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTAINABLE TRANSPORT. CURRENT AND FUTURE PROSPECTS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klaipeda University, Apr 2019, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the City, Developing the Port: Comparison of the Governance in Medium-size Port-cities in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TransNav 2019 : 13th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Gdańsk, Jun 2019, Gdańsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTÈME D'IDENTIFICATION AUTOMATIQUE (AIS) ET LES SIG POUR L'ÉTUDE DU TRAFIC MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo 2018 : De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficacité pour le système portuaire à l'échelle de la Région Normandie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les acteurs économiques et la régionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de Management de Normandie; Association de Science Régionale de Langue Française (ASRDLF), Jul 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l’étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des infrastructures pour le gaz naturel liquéfié (GNL) dans les ports de la mer Baltique : entre opportunités économiques et stratégies (géo)politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance logistique des territoires, Colloque commission Transports du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’acteurs et développement des villes portuaires moyennes. Études de cas : Le Havre-Klaipeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance logistique des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque de la Commission de Géographie des Transports du CNFG; Université de Cergy, Sep 2018, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signaux AIS et les SIG pour l'étude du trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: GOL'18 / The 4th International Conference on Logistics Operations Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS) AS A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboozar Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL MARITIME SCIENCE CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Sorlin, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade and transport flows on the eastern border of the European Union: Russian-Baltic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EUGEO congress - EUGEO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE SYSTEME D'IDENTIFICATION AUTOMATIQUE (AIS) : UNE SOURCE DE DONNEES POUR ETUDIER LA CIRCULATION MARITIME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONSTRUIRE LA VILLE PORTUAIRE DE DEMAIN EN AFRIQUE ATLANTIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, KRIBI, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports maritimes, révélateurs de la croissance asiatique et outils de sa pérennisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The rise of Asia: History &amp; Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Identification System (AIS) as a Tool to Study Maritime Traffic: the Case of the Baltic Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANSNAV 2017 : 12th International Conference on Marine Navigation and Safety of Sea Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Gdynia, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE AUTOMATIC IDENTIFICATION SYSTEM (AIS): A DATA SOURCE FOR STUDYING MARITIME TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARITIME TRANSPORT '16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime interface and Metropolitan interface: questions about the logistic integration of the Seine Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Russian-Baltic states boundary: a limit between peripheries or a link between European Union and the post-soviet states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thorez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TWENTY YEARS LATER (1991-2011): THE RESHAPING OF SPACE AND IDENTITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFRASTRUCTURE AND SUSTAINABLE TRANSPORT DEVELOPMENT IN THE BALTIC STATES: THE LITHUANIAN PATTERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human resources - The main factor of regional development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Klaipeda, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permacrisis & Logistics: From Assessment to Foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilija Pundziute Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions EMS, 2023, 978-2-37687-761-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS éditions, 104 p., 2021, Essais et leçons, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ports et des cartes en Europe - Atlas DEVPORT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Méjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 978-2-37687-290-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transport maritime à courte distance (Short-Sea Shipping) : Mythe ou avenir du transport régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les petits ports maritimes : regards vers la Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ports Territoriaux: Ambition Action Anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les Océanides, 978-2-38630-318-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AIS comme outil d'intelligence scientifique, économique et stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence portuaire. Opération Innovation Projection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-61, 2024, Les Océanides, 978-2-37687-966-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et évolutions contemporaines de la marshrutka, taxi collectif artisanal post-soviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Audard, Rémi Desmoulière, Léa Wester. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer dans les métropoles des Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, https://www.karthala.com/hommes-et-societes-changement-social-et-developpement/3503-se-deplacer-dans-les-metropoles-des-suds-transports-artisanaux-informels-auto-organises-9782811124311.html, 2023, 9782811124311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique du développement portuaire en Baltique orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Argounes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs concours, 9782350307381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports d’Europe vus du Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Cros; Florence Lerique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ports en France - Quelle stratégie portuaire pour un développement de l'activité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, 2021, Stratégie, management et organisation, 978-2-7472-3093-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports intermédiaires normands et leur(s) territoire(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-35, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lilian Loubet; Arnaud Serry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ports et territoires normands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS éditions, pp.11-13, 2021, 978-2-37687-561-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière russo-balte : un navétisme transfrontalier révélateur de son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782350306698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1138489433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d'identification automatique (AIS) : Du Big Data maritime aux potentialités géoéconomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Alix; Yann Alix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROSPECTIVE MARITIME ET STRATÉGIES PORTUAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les Océanides, 978-2-37687-101-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEEDERING ET MARCHES MARITIMES REGIONAUX : L’EXEMPLE DE LA MER BALTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Sea shipping: Myth or future of regional transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « méditerranées » ou l'émergence de régionalisations réticulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Escach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.226-270, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports du Havre, de Marseille et de Dunkerque face à la concurrence européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.3t7q7rf6p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des crises géopolitiques contemporaines : l'exemple des ports de la mer Baltique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, https://theconversation.com/comment-les-ports-de-la-mer-baltique-sadaptent-a-la-nouvelle-donne-geopolitique-201609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport maritime en mer Baltique, de la complémentarité à la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer la gouvernance portuaire autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Loubet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armateurs et alliances dans le transport maritime conteneurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies d'escales des alliances maritimes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trafic portuaire des ports européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les porte-conteneurs de plus de 15 000 EVP dans la rangée Nord : Structure du réseau portuaire et analyse des temps de parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche portuaire en France, Quels enjeux ? Quelles ambitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le port du Havre dans le réseau européen de porte-conteneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la croisière en Europe et au Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université le Havre Normandie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALITE DE L’AIR ET EMISSIONS DES NAVIRES DE COMMERCE: APPROCHE A PARTIR DE L’ANALYSE DES SIGNAUX AIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ESPACE LOGISTIQUE DE LA VALLÉE DE LA SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Le Havre Normandie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAROPA : Un nouveau système portuaire sur la scène Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Kerbiriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HAROPA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain dans les espaces maritimes et portuaires - Heuristiques géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Serry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Cergy Paris CY Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04424725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C24F972"/>
+    <w:nsid w:val="44ABE659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudserry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2728-5045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118240722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05141783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.19.01.16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619054v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.17.02.13" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103565" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03824198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v11.n02.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v33i1.2202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4828" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0635" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.13.03.17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290460v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1231-1952.26.1.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v07.n02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v23i3.1591" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach Escach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913003069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Doceul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827158v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724153v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.1089" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04916124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696103v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313268v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313312v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695991v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03268587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313496v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313481v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506224v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313513v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305607v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506135v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506827v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809562v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506191v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506148v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboozar Rajabi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thorez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04425005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Pundziute Gallois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395996v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554380v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;jane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724161v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/wp-content/uploads/2025/10/Les-ports-territoriaux_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/t8_intelligence-portuaire/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/824-geographies-du-politique-9782350307381.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03445948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pasquier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03045966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/les-oceanides/ouvrage/490-prospective-maritime-et-strat%C3%A9gies-portuaires.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130540v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400781v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3t7q7rf6p" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089012v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724122v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684522v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506063v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506066v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506071v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554396v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04424725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arnaudserry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2728-5045" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118240722" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05141783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.19.01.16" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671756v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04671758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619054v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13808" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.541.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.17.02.13" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042387v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2023.103565" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03824198v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v11.n02.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v33i1.2202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0635" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4828" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313426v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.13.03.17" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290460v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/1231-1952.26.1.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v07.n02.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724087v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v23i3.1591" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724139v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leveque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1943" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059913003069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach Escach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Doceul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.1089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04916124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05010821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2025.02.031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mermin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04877366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04550319v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695991v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313496v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03225779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03268587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02941996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04313513v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506202v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506914v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboozar Rajabi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506191v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724144v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thorez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04425005v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilija Pundziute Gallois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395996v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;jane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724161v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05315296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/wp-content/uploads/2025/10/Les-ports-territoriaux_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/t8_intelligence-portuaire/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/824-geographies-du-politique-9782350307381.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03445948v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pasquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396025v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03045966v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809555v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/les-oceanides/ouvrage/490-prospective-maritime-et-strat%C3%A9gies-portuaires.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05400781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3t7q7rf6p" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04089012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724122v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684542v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554393v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684549v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;jane" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506071v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lev&#234;que" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506066v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554396v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04424725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>