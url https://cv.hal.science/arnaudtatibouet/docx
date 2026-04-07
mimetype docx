--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -632,295 +632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild Copper-Catalyzed, l-Proline-Promoted Cross-Coupling of Methyl 3-Amino-1-benzothiophene-2-carboxylate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvent-Free Glycidyl Carbamate Oligomerization and Solvent Affinity of Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indrė Jaglinskaitė</w:t>
+                <w:t xml:space="preserve">Guillaume Taing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Voznikaitė</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jolanta Rousseau</w:t>
+                <w:t xml:space="preserve">Vanessa Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rollin</w:t>
+                <w:t xml:space="preserve">Françoise Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26226822⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (4), pp.1702-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136103v1</w:t>
+                <w:t xml:space="preserve">hal-03279451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-Free Glycidyl Carbamate Oligomerization and Solvent Affinity of Oligomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Legros</w:t>
+                <w:t xml:space="preserve">Mild Copper-Catalyzed, l-Proline-Promoted Cross-Coupling of Methyl 3-Amino-1-benzothiophene-2-carboxylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilija Kederienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ta</w:t>
+                <w:t xml:space="preserve">Indrė Jaglinskaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David da Silva</w:t>
+                <w:t xml:space="preserve">Paulina Voznikaitė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (4), pp.1702-1714. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Molecules, 26 (22), pp.6822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26226822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279451v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
               </w:r>
@@ -1302,278 +1302,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated Glycerol Carbonates, Versatile Reagents with Aliphatic Amines: Formation and Reactivity of Glycidyl Carbamates and Trialkylamines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Methionine-Derived Endocyclic Sulfilimines and Sulfoximines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Buisson</w:t>
+                <w:t xml:space="preserve">Hamid Marzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017 (34), pp.5032-5043. </w:t>
+              <w:t xml:space="preserve">, 2017, 2017 (4), pp.896 - 900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201700646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201601515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688128v1</w:t>
+                <w:t xml:space="preserve">hal-01830246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Methionine-Derived Endocyclic Sulfilimines and Sulfoximines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activated Glycerol Carbonates, Versatile Reagents with Aliphatic Amines: Formation and Reactivity of Glycidyl Carbamates and Trialkylamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Taing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Marzag</w:t>
+                <w:t xml:space="preserve">Pierre Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Reboul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017 (4), pp.896 - 900. </w:t>
+              <w:t xml:space="preserve">, 2017, 2017 (34), pp.5032-5043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201601515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201700646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830246v1</w:t>
+                <w:t xml:space="preserve">hal-01688128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGT74B1 from Arabidopsis thaliana as a versatile biocatalyst for the synthesis of desulfoglycosinolates</w:t>
               </w:r>
@@ -1687,1996 +1687,2008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staudinger Condensation for the Preparation of Thiohydantoins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contactless conductivity detection for screening myrosinase substrates by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gosling</w:t>
+                <w:t xml:space="preserve">Hala Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahrazade El Amri</w:t>
+                <w:t xml:space="preserve">Grégory Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tatibouet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deimante Cerniauskaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1338592⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 807, pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543969v1</w:t>
+                <w:t xml:space="preserve">hal-04758270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless conductivity detection for screening myrosinase substrates by capillary electrophoresis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Staudinger Condensation for the Preparation of Thiohydantoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deimante Cerniauskaite</w:t>
+                <w:t xml:space="preserve">Sandrine Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Morin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chahrazade El Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tatibouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.012⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (8), pp.1079-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1338592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758270v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Benzylic-Type Isothiocyanates in HydrodistillationMimicking Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina R. de Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilienne Nyegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.137-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf30415341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Benzylic-Type Isothiocyanates in Hydrodistillation-Mimicking Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina R de Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilienne Nyegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (1), pp.137-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf3041534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One‐Step Surface Decoration of Poly(propyleneimines) (PPIs) with the Glyceryl Moiety: New Way for Recycling Homogeneous Dendrimer‐Based Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anji El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 352 (11‐12), pp.1826-1833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsc.201000229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3-Oxazoline- and 1,3-oxazolidine-2-thiones as substrates in direct modified Stille and Suzuki cross-coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrina Silva</w:t>
+                <w:t xml:space="preserve">Thio-functionalised glucosinolates: unexpected transformation of desulfoglucoraphenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tardy</w:t>
+                <w:t xml:space="preserve">Jessica Barillari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Routier</w:t>
+                <w:t xml:space="preserve">Estelle Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Suzenet</w:t>
+                <w:t xml:space="preserve">Cristina Bilardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (39), pp.5583-5586. </w:t>
+              <w:t xml:space="preserve">, 2008, 49 (2), pp.292-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451561v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thio-functionalised glucosinolates: unexpected transformation of desulfoglucoraphenin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1,3-Oxazoline- and 1,3-oxazolidine-2-thiones as substrates in direct modified Stille and Suzuki cross-coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Barillari</w:t>
+                <w:t xml:space="preserve">Sandrina Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gallienne</w:t>
+                <w:t xml:space="preserve">Sébastien Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bilardo</w:t>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Suzenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (2), pp.292-295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.11.059⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 49 (39), pp.5583-5586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642455v1</w:t>
+                <w:t xml:space="preserve">hal-04451561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate-Based Spiro-1,3-oxazolidine-2-thiones: Stereoselective Approaches using Aziridines and Epoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Lobo Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19, pp.3108-3120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N -Vinyl-1,3-oxazolidine-2-thiones as Dienophiles in Inverse Hetero-Diels-Alder Reactions: New Prospects for Asymmetric Induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (9), pp.1425-1427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-939722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New N-substituted dipolarophiles in 1,3-dipolar cycloaddition of nitrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T .B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaulon-Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19, pp.3255-3258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2006-951545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of diphenylcarbazoles as cytotoxic DNA binding agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Routier</w:t>
+                <w:t xml:space="preserve">Wittig approach to carbohydrate-derived vinyl sulfides, new substrates for regiocontrolled ring-closure reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (8), pp.1817-1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2003.12.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b401445f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04451589v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wittig approach to carbohydrate-derived vinyl sulfides, new substrates for regiocontrolled ring-closure reactions</w:t>
+                <w:t xml:space="preserve">Synthesis of diphenylcarbazoles as cytotoxic DNA binding agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+                <w:t xml:space="preserve">Ulrich Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kluza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2003.12.040⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (10), pp.1476-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b401445f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086021v1</w:t>
+                <w:t xml:space="preserve">hal-04451589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfenic acids in the carbohydrate field. Synthesis of transient glycosulfenic acids and their addition to unsaturated acceptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Barattucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placido Giannetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (20), pp.6925-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Approaches to C-Glucosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 56 (17), pp.2647-2654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-4020(00)00153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and study of an acridine substituted Tröger’s base: preferential binding of the (–)-isomer to B-DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.161-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/A808822E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3686,279 +3698,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of protein-based platforms for sugars multivalency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Cutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Chimique de France, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycosinolates et angiogenèse tumorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhan Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Kieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique fédération de recherche FR2708</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3968,151 +3980,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N,S—Heterocyclic derived from L-methionine : synthesis of endocyclic sulfilimines and sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Marzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHAC‑11 (The Eleventh International Conference on Heteroatom Chemistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4259,51 +4271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kanstrup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jimidar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Crocoll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24020920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilija Kederien&#279;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas &#352;a&#269;kus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175597" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Jaglinskait&#279;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Voznikait&#279;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Legros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02218" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Farhat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zarafu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ionita" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.07.043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700646" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gosling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade El Amri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338592" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Cerniauskaite" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840999v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina R. de Nicola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilienne Nyegue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Iori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf30415341" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina R de Nicola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3041534" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji El Zein" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Sousa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC93H6HG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDNQ5LD2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barillari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bilardo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.11.059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8N9H2P3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Lobo Vicente" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dujardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05499439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-939722" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T .B. Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaulon-Nourry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chapin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-951545" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jacquemard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401445f" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086021v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2003.12.040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZQS809-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aversa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barattucci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaccorsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Giannetto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086037v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00153-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGC34DK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lhomme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A808822E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K3RVF3SS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523696v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668560v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Said" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chopineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01871568v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kanstrup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jimidar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Crocoll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24020920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilija Kederien&#279;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas &#352;a&#269;kus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175597" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Jaglinskait&#279;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Voznikait&#279;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Farhat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zarafu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ionita" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.07.043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601515" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Cerniauskaite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGDR2JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gosling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade El Amri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338592" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina R. de Nicola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilienne Nyegue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Iori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf30415341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina R de Nicola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3041534" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji El Zein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Sousa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000229" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC93H6HG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barillari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bilardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.11.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8N9H2P3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tardy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDNQ5LD2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Lobo Vicente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dujardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05499439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-939722" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T .B. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaulon-Nourry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chapin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-951545" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2003.12.040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZQS809-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jacquemard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401445f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aversa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barattucci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaccorsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Giannetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00153-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGC34DK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A808822E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K3RVF3SS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Said" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chopineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01871568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>