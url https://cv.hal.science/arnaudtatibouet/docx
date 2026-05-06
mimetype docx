--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -344,583 +344,583 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2022.108562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645367v1</w:t>
+                <w:t xml:space="preserve">hal-03890847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalyzed S-arylation of Furanose-Fused Oxazolidine-2-thiones</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The myrosinase-glucosinolate system to generate neoglycoproteins: A case study targeting mannose binding lectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Cutolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanka Didak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josip Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27175597⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 516, pp.108562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2022.108562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03773596v1</w:t>
+                <w:t xml:space="preserve">hal-04645367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The myrosinase-glucosinolate system to generate neoglycoproteins: A case study targeting mannose binding lectins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper-catalyzed S-arylation of Furanose-Fused Oxazolidine-2-thiones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilija Kederienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algirdas Šačkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2022.108562⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (17), pp.5597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27175597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890847v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-Free Glycidyl Carbamate Oligomerization and Solvent Affinity of Oligomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mild Copper-Catalyzed, l-Proline-Promoted Cross-Coupling of Methyl 3-Amino-1-benzothiophene-2-carboxylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilija Kederienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Taing</w:t>
+                <w:t xml:space="preserve">Indrė Jaglinskaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Legros</w:t>
+                <w:t xml:space="preserve">Paulina Voznikaitė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Colas</w:t>
+                <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02218⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Molecules, 26 (22), pp.6822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26226822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279451v1</w:t>
+                <w:t xml:space="preserve">hal-04136103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild Copper-Catalyzed, l-Proline-Promoted Cross-Coupling of Methyl 3-Amino-1-benzothiophene-2-carboxylate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vilija Kederienė</w:t>
+                <w:t xml:space="preserve">Solvent-Free Glycidyl Carbamate Oligomerization and Solvent Affinity of Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Taing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indrė Jaglinskaitė</w:t>
+                <w:t xml:space="preserve">Françoise Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Voznikaitė</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jolanta Rousseau</w:t>
+                <w:t xml:space="preserve">David da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rollin</w:t>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Molecules, 26 (22), pp.6822. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (4), pp.1702-1714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26226822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136103v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformationally restricted oxazolidin‐2‐one fused bicyclic iminosugars as potential glycosidase inhibitors</w:t>
               </w:r>
@@ -1034,351 +1034,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverted Natural Lossen-type Rearrangement for Bioconjugation through in Situ Myrosinase-Triggered Isothiocyanate Synthesis</w:t>
+                <w:t xml:space="preserve">Capillary electrophoresis with dual detection UV/C4D for monitoring myrosinase-mediated hydrolysis of thiol glucosinolate designed for gold nanoparticle conjugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Cutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Poret</w:t>
+                <w:t xml:space="preserve">Amal Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Nehmé</w:t>
+                <w:t xml:space="preserve">Irina Zarafu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Petre Ionita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (5), pp.1385-1394. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1085, pp.117 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758207v1</w:t>
+                <w:t xml:space="preserve">hal-03487875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary electrophoresis with dual detection UV/C4D for monitoring myrosinase-mediated hydrolysis of thiol glucosinolate designed for gold nanoparticle conjugation</w:t>
+                <w:t xml:space="preserve">Diverted Natural Lossen-type Rearrangement for Bioconjugation through in Situ Myrosinase-Triggered Isothiocyanate Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Cutolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Farhat</w:t>
+                <w:t xml:space="preserve">Benjamin Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Zarafu</w:t>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petre Ionita</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1085, pp.117 - 125. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (5), pp.1385-1394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.07.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.9b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487875v1</w:t>
+                <w:t xml:space="preserve">hal-04758207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Methionine-Derived Endocyclic Sulfilimines and Sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Marzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1425,90 +1425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated Glycerol Carbonates, Versatile Reagents with Aliphatic Amines: Formation and Reactivity of Glycidyl Carbamates and Trialkylamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Taing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bostyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1687,545 +1687,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless conductivity detection for screening myrosinase substrates by capillary electrophoresis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Staudinger Condensation for the Preparation of Thiohydantoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Nehmé</w:t>
+                <w:t xml:space="preserve">Sandrine Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Roux</w:t>
+                <w:t xml:space="preserve">Chahrazade El Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deimante Cerniauskaite</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Tatibouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.012⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (8), pp.1079-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1338592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758270v1</w:t>
+                <w:t xml:space="preserve">hal-01543969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staudinger Condensation for the Preparation of Thiohydantoins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contactless conductivity detection for screening myrosinase substrates by capillary electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gosling</w:t>
+                <w:t xml:space="preserve">Deimante Cerniauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahrazade El Amri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 807, pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1338592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01543969v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Benzylic-Type Isothiocyanates in HydrodistillationMimicking Conditions</w:t>
+                <w:t xml:space="preserve">Stability of Benzylic-Type Isothiocyanates in Hydrodistillation-Mimicking Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina R. de Nicola</w:t>
+                <w:t xml:space="preserve">Gina R de Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilienne Nyegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Iori</w:t>
+                <w:t xml:space="preserve">Chantal Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61, pp.137-142. </w:t>
+              <w:t xml:space="preserve">, 2013, 61 (1), pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf30415341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf3041534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840999v1</w:t>
+                <w:t xml:space="preserve">hal-04179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Benzylic-Type Isothiocyanates in Hydrodistillation-Mimicking Conditions</w:t>
+                <w:t xml:space="preserve">Stability of Benzylic-Type Isothiocyanates in HydrodistillationMimicking Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina R de Nicola</w:t>
+                <w:t xml:space="preserve">Gina R. de Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Montaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilienne Nyegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Menut</w:t>
+                <w:t xml:space="preserve">Renato Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61 (1), pp.137-142. </w:t>
+              <w:t xml:space="preserve">, 2013, 61, pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf3041534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf30415341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179231v1</w:t>
+                <w:t xml:space="preserve">hal-00840999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One‐Step Surface Decoration of Poly(propyleneimines) (PPIs) with the Glyceryl Moiety: New Way for Recycling Homogeneous Dendrimer‐Based Catalysts</w:t>
               </w:r>
@@ -2263,51 +2263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 352 (11‐12), pp.1826-1833. </w:t>
@@ -2351,401 +2351,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thio-functionalised glucosinolates: unexpected transformation of desulfoglucoraphenin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1,3-Oxazoline- and 1,3-oxazolidine-2-thiones as substrates in direct modified Stille and Suzuki cross-coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Barillari</w:t>
+                <w:t xml:space="preserve">Sandrina Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Gallienne</w:t>
+                <w:t xml:space="preserve">Sébastien Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bilardo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Suzenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (2), pp.292-295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.11.059⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 49 (39), pp.5583-5586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642455v1</w:t>
+                <w:t xml:space="preserve">hal-04451561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,3-Oxazoline- and 1,3-oxazolidine-2-thiones as substrates in direct modified Stille and Suzuki cross-coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrina Silva</w:t>
+                <w:t xml:space="preserve">Thio-functionalised glucosinolates: unexpected transformation of desulfoglucoraphenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tardy</w:t>
+                <w:t xml:space="preserve">Jessica Barillari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Routier</w:t>
+                <w:t xml:space="preserve">Estelle Gallienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Suzenet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cristina Bilardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (39), pp.5583-5586. </w:t>
+              <w:t xml:space="preserve">, 2008, 49 (2), pp.292-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.11.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451561v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate-Based Spiro-1,3-oxazolidine-2-thiones: Stereoselective Approaches using Aziridines and Epoxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Lobo Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19, pp.3108-3120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2770,77 +2770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N -Vinyl-1,3-oxazolidine-2-thiones as Dienophiles in Inverse Hetero-Diels-Alder Reactions: New Prospects for Asymmetric Induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2926,51 +2926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaulon-Nourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Chapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3015,307 +3015,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wittig approach to carbohydrate-derived vinyl sulfides, new substrates for regiocontrolled ring-closure reactions</w:t>
+                <w:t xml:space="preserve">Synthesis of diphenylcarbazoles as cytotoxic DNA binding agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Aucagne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ulrich Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kluza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2003.12.040⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (10), pp.1476-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b401445f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086021v1</w:t>
+                <w:t xml:space="preserve">hal-04451589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of diphenylcarbazoles as cytotoxic DNA binding agents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Wittig approach to carbohydrate-derived vinyl sulfides, new substrates for regiocontrolled ring-closure reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (8), pp.1817-1826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2003.12.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b401445f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04451589v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfenic acids in the carbohydrate field. Synthesis of transient glycosulfenic acids and their addition to unsaturated acceptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,103 +3396,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Approaches to C-Glucosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 56 (17), pp.2647-2654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3538,51 +3538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and study of an acridine substituted Tröger’s base: preferential binding of the (–)-isomer to B-DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Demeunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of protein-based platforms for sugars multivalency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josip Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4007,64 +4007,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N,S—Heterocyclic derived from L-methionine : synthesis of endocyclic sulfilimines and sulfoximines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Marzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4271,51 +4271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kanstrup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jimidar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Crocoll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24020920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilija Kederien&#279;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas &#352;a&#269;kus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175597" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Legros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02218" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Jaglinskait&#279;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Voznikait&#279;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226822" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00153" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Farhat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zarafu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ionita" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.07.043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601515" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Cerniauskaite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGDR2JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gosling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade El Amri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibouet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338592" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina R. de Nicola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilienne Nyegue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Iori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf30415341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179231v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina R de Nicola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3041534" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji El Zein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Sousa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000229" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC93H6HG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barillari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bilardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.11.059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8N9H2P3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tardy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDNQ5LD2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Lobo Vicente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dujardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05499439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-939722" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T .B. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaulon-Nourry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chapin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-951545" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2003.12.040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZQS809-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jacquemard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401445f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aversa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barattucci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaccorsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Giannetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00153-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGC34DK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A808822E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K3RVF3SS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Said" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chopineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01871568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kanstrup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jimidar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Cutolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Crocoll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24020920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Didak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108562" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03773596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilija Kederien&#279;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schuler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas &#352;a&#269;kus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175597" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04136103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indr&#279; Jaglinskait&#279;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Voznikait&#279;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rollin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Legros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02218" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03478285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Domingues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jaszczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Isabel Ismael" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Albertino Figueiredo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202001053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Farhat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Zarafu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ionita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.07.043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Poret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00153" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01830246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Marzag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reboul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601515" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bostyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700646" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Marroun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Montaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marqu&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ob01003b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543969v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gosling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade El Amri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tatibouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1338592" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nehm&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deimante Cerniauskaite" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BGDR2JC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina R de Nicola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilienne Nyegue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3041534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840999v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina R. de Nicola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Iori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf30415341" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji El Zein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Sousa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000229" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC93H6HG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451561v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tardy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDNQ5LD2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barillari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gallienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bilardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.11.059" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8N9H2P3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Lobo Vicente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dujardin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05499439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-939722" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T .B. Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaulon-Nourry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chapin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-951545" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jacquemard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kluza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Laine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b401445f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086021v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2003.12.040" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZQS809-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aversa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barattucci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonaccorsi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Giannetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086037v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(00)00153-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHGC34DK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A808822E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K3RVF3SS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Latour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Said" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chopineau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01871568v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>