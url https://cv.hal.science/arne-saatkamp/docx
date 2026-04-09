--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -355,295 +355,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude diachronique de l’impact des Goélands leucophées (Larus michahellis Naumann, 1840) sur le sol et la flore des îles de Marseille : quels constats après la diminution de leurs effectifs ?</w:t>
+                <w:t xml:space="preserve">Global Patterns in the Evolutionary Relations Between Seed Mass and Germination Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
+                <w:t xml:space="preserve">Keyvan Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+                <w:t xml:space="preserve">Filip Vandelook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Kourosh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vidal</w:t>
+                <w:t xml:space="preserve">Siavash Heshmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (2), pp.15-30. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.e71543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2025a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958018v1</w:t>
+                <w:t xml:space="preserve">hal-05123330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Patterns in the Evolutionary Relations Between Seed Mass and Germination Traits</w:t>
+                <w:t xml:space="preserve">Étude diachronique de l’impact des Goélands leucophées (Larus michahellis Naumann, 1840) sur le sol et la flore des îles de Marseille : quels constats après la diminution de leurs effectifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Maleki</w:t>
+                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Vandelook</w:t>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kourosh Maleki</w:t>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siavash Heshmati</w:t>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.e71543. </w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (2), pp.15-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/naturae2025a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123330v1</w:t>
+                <w:t xml:space="preserve">hal-04958018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional responses of Mediterranean flora to fire: a community‐scale perspective</w:t>
               </w:r>
@@ -753,295 +753,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrefugia and microclimate: Unraveling decoupling potential and resistance to heatwaves</w:t>
+                <w:t xml:space="preserve">Large and non-spherical seeds are less likely to form a persistent soil seed bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Finocchiaro</w:t>
+                <w:t xml:space="preserve">Xuejing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Médail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+                <w:t xml:space="preserve">Wenjing Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Diadema</w:t>
+                <w:t xml:space="preserve">Mingting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pavon</w:t>
+                <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171696⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2024), pp.20232764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508908v1</w:t>
+                <w:t xml:space="preserve">hal-04689245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large and non-spherical seeds are less likely to form a persistent soil seed bank</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microrefugia and microclimate: Unraveling decoupling potential and resistance to heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjing Ge</w:t>
+                <w:t xml:space="preserve">Marie Finocchiaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingting Zhang</w:t>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
+                <w:t xml:space="preserve">Katia Diadema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Moles</w:t>
+                <w:t xml:space="preserve">Daniel Pavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291 (2024), pp.20232764. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 924, pp.171696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689245v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming major barriers in seed ecology research in developing countries</w:t>
               </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Phartyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Dayrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Vandelook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (3), pp.172-181. </w:t>
@@ -1155,1138 +1155,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts on Mediterranean vegetation are amplified at low altitudes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ellenberg‐type indicator values for European vascular plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+                <w:t xml:space="preserve">Lubomír Tichý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Noble</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irena Axmanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Dengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Guarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.e13168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093262v1</w:t>
+                <w:t xml:space="preserve">hal-04001980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yellow-legged gull populations (Larus michahellis) link the history of landfills to soil eutrophication and time-related vegetation changes on small Mediterranean islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Mutillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 878, pp.162948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between microclimate and microrefugia: A bottom‐up approach reveals strong climatic and biological offsets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Climate change impacts on Mediterranean vegetation are amplified at low altitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Finocchiaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16526⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (7), pp.1113-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990360v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global seed dormancy patterns are driven by macroclimate but not fire regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelino Carta</w:t>
+                <w:t xml:space="preserve">Bridging the gap between microclimate and microrefugia: A bottom‐up approach reveals strong climatic and biological offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Finocchiaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberta Dayrell</w:t>
+                <w:t xml:space="preserve">Katia Diadema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19173⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.1024-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447703v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination niche of the endangered dragon tree Dracaena draco (L.) L. subsp. draco of the Macaronesian Islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnoldo Santos Guerra</w:t>
+                <w:t xml:space="preserve">Global seed dormancy patterns are driven by macroclimate but not fire regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Rosbakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelino Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Phartyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Dayrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2023.152405⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (2), pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346285v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellenberg‐type indicator values for European vascular plant species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Germination niche of the endangered dragon tree Dracaena draco (L.) L. subsp. draco of the Macaronesian Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Axmanová</w:t>
+                <w:t xml:space="preserve">Manuel Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Dengler</w:t>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Guarino</w:t>
+                <w:t xml:space="preserve">Agathe Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jansen</w:t>
+                <w:t xml:space="preserve">Arnoldo Santos Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (1), pp.e13168. </w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 308, pp.152405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.13168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2023.152405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001980v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate shapes the seed germination niche of temperate flowering plants: a meta-analysis of European seed conservation data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
+                <w:t xml:space="preserve">Calibrating ecological indicator values and niche width for a Mediterranean flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Gioria</w:t>
+                <w:t xml:space="preserve">Nicolas Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rivière</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcac037⟩</w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (2), pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263504.2022.2104399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033732v1</w:t>
+                <w:t xml:space="preserve">hal-03782767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrating ecological indicator values and niche width for a Mediterranean flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+                <w:t xml:space="preserve">Climate shapes the seed germination niche of temperate flowering plants: a meta-analysis of European seed conservation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelino Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Gioria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Falzon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virgile Noble</w:t>
+                <w:t xml:space="preserve">Jonas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Stéphane Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157 (2), pp.301-311. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (7), pp.775-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11263504.2022.2104399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcac037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782767v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronilla juncea, a native candidate for phytostabilization of potentially toxic elements and restoration of Mediterranean soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24, pp.1268-1280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2601,64 +2601,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seed germination spectrum of alpine plants: a global meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelino Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mondoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,51 +2882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of Mediterranean steppe vegetation after cultivation: legacy effects on plant composition, soil properties and functional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Plant Biosystems, 152, pp.1020-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3267,51 +3267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Poschlod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3352,451 +3352,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and prioritization of areas with high environmental risk in Mediterranean coastal areas: A flexible approach</w:t>
+                <w:t xml:space="preserve">Seed bank, seed size and dispersal in moisture gradients of temporary pools in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Marignani</w:t>
+                <w:t xml:space="preserve">Kristin Metzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Bruschi</w:t>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Astiaso Garcia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Rocarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.221⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533506v1</w:t>
+                <w:t xml:space="preserve">hal-01681544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islands, mainland, and terrestrial fragments: How isolation shapes plant diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emi Martin-Queller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (17), pp.6904-6917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.3150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed bank, seed size and dispersal in moisture gradients of temporary pools in Southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and prioritization of areas with high environmental risk in Mediterranean coastal areas: A flexible approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Marignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bruschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Metzner</w:t>
+                <w:t xml:space="preserve">Davide Astiaso Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gachet</w:t>
+                <w:t xml:space="preserve">Raffaella Frondoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rocarpin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuela Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21, pp.13-22. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 590-591, pp.566 - 578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681544v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritizing conservation areas for coastal plant diversity under increasing urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki Doxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4107,51 +4107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture and soil parameters drive plant community assembly in Mediterranean temporary pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rocarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Metzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,531 +4446,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moss caulking of boats in upper French Rhône and Saône (Eastern France) from the 3rd to the 20th century and the use of Neckera crispa Hedwig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution et écologie de la Garidelle fausse nigelle (Garidella nigellastrum L.) : application à sa conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Guyon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Philippe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Guende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.60-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533479v1</w:t>
+                <w:t xml:space="preserve">hal-01326990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution et écologie de la Garidelle fausse nigelle (Garidella nigellastrum L.) : application à sa conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moss caulking of boats in upper French Rhône and Saône (Eastern France) from the 3rd to the 20th century and the use of Neckera crispa Hedwig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Beaume</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.293-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-011-0301-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326990v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil depth detection by seeds and diurnally fluctuating temperatures: different dynamics in 10 annual plants</w:t>
+                <w:t xml:space="preserve">Germination traits explain soil seed persistence across species: the case of Mediterranean annual plants in cereal fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0878-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.415-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533453v1</w:t>
+                <w:t xml:space="preserve">hal-01327240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination traits explain soil seed persistence across species: the case of Mediterranean annual plants in cereal fields</w:t>
+                <w:t xml:space="preserve">Soil depth detection by seeds and diurnally fluctuating temperatures: different dynamics in 10 annual plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (1), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0878-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq255⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01327240v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Functional Traits Show Non-Linear Response to Grazing</w:t>
               </w:r>
@@ -4982,51 +4982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Romermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Geobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 45 (3), pp.239 - 252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5098,51 +5098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Poschlod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,314 +5189,314 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Forey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Romermann</w:t>
+                <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Römermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677758v1</w:t>
+                <w:t xml:space="preserve">hal-02437420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Römermann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437420v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flore du pays d'Aigues : d'un espace méconnu à la biologie des espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5528,230 +5528,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste des plantes vasculaires du site classé des Calanques (Marseille, Cassis, Bouches-du-Rhône).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des activités humaines anciennes sur les sols et la végétation actuels : le cas des bassins de congélation des glaciaires de la Sainte-Baume (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Linnéenne de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 52, pp.139-148</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Linéenne de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.61-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886459v1</w:t>
+                <w:t xml:space="preserve">hal-05493517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des activités humaines anciennes sur les sols et la végétation actuels : le cas des bassins de congélation des glaciaires de la Sainte-Baume (Provence, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liste des plantes vasculaires du site classé des Calanques (Marseille, Cassis, Bouches-du-Rhône).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Destefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Linéenne de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 52, pp.61-87</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Linnéenne de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.139-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493517v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5808,76 +5808,76 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vidaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delhon C., Gourichon L. &amp; Martin L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque des 44e Rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur : Fumiers bouses et guano : ordures ou or brun ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions APDCA - CEPAM, pp.37-46, A paraître</w:t>
+              <w:t xml:space="preserve">, Editions APDCA - CEPAM, pp.37-46, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -5926,64 +5926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large dataset analyses advance knowledge of seed ecology and evolutionary biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Rosbakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelino Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Phartyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6072,51 +6072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la plaine de Crau, l’empreinte des Romains se voit encore sur le sol et la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6179,51 +6179,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2000 years of plant successions in an old Mediterranean grassland: will the Roman finger-print disappear oneday?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,51 +6364,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="870A880F"/>
+    <w:nsid w:val="DC467E96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6595,51 +6595,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arne-saatkamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-0143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199489017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Ma&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Chong Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Phartyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Rosbakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Vandelook" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Maleki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Heshmati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71543" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04852419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leydet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meineri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14465" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04508908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finocchiaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171696" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Ge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingting Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez-Pascual" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Moles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisieux Fuzessy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Dayrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258523000181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04093262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Noble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13682" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162948" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelino Carta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19173" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04346285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Santos Guerra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04001980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Tich&#253;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Axmanov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gioria" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac037" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falzon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2022.2104399" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00581-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Giordanengo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8295" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mondoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Franziska Bucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leiterer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12415" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cochrane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Commander" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia K Guja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1407375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Marignani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bruschi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Astiaso Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Frondoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Carli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.221" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681648v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Martin-Queller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3150" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Metzner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocarpin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ar&#232;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000083" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rocarpin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Metzner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2604-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lhotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.05.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCNL2X49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0301-7" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2H1RQMNV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guende" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tatin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9069-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59W6G2HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886459v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Destefano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bouly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19752" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357809v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Henry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arne-saatkamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-0143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199489017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Ma&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Chong Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Phartyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Rosbakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Vandelook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Maleki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Heshmati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04852419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leydet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meineri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14465" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Ge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingting Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez-Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Moles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2764" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04508908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finocchiaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171696" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisieux Fuzessy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Dayrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258523000181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04001980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Tich&#253;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Axmanov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13168" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04093262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13682" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelino Carta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19173" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04346285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Santos Guerra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2022.2104399" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gioria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00581-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Giordanengo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8295" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mondoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Franziska Bucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leiterer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12415" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cochrane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Commander" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia K Guja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1407375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Metzner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocarpin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Martin-Queller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3150" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Marignani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bruschi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Astiaso Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Frondoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Carli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ar&#232;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000083" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rocarpin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Metzner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2604-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lhotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.05.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCNL2X49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beaume" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guende" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tatin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0301-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2H1RQMNV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9069-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59W6G2HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493517v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886459v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Destefano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bouly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19752" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357809v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Henry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>