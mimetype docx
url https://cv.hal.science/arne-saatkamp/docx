--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -355,295 +355,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Patterns in the Evolutionary Relations Between Seed Mass and Germination Traits</w:t>
+                <w:t xml:space="preserve">Étude diachronique de l’impact des Goélands leucophées (Larus michahellis Naumann, 1840) sur le sol et la flore des îles de Marseille : quels constats après la diminution de leurs effectifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Maleki</w:t>
+                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Vandelook</w:t>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kourosh Maleki</w:t>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siavash Heshmati</w:t>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.e71543. </w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (2), pp.15-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/naturae2025a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123330v1</w:t>
+                <w:t xml:space="preserve">hal-04958018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude diachronique de l’impact des Goélands leucophées (Larus michahellis Naumann, 1840) sur le sol et la flore des îles de Marseille : quels constats après la diminution de leurs effectifs ?</w:t>
+                <w:t xml:space="preserve">Global Patterns in the Evolutionary Relations Between Seed Mass and Germination Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
+                <w:t xml:space="preserve">Keyvan Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+                <w:t xml:space="preserve">Filip Vandelook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Prudent</w:t>
+                <w:t xml:space="preserve">Kourosh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vidal</w:t>
+                <w:t xml:space="preserve">Siavash Heshmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (2), pp.15-30. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.e71543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2025a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958018v1</w:t>
+                <w:t xml:space="preserve">hal-05123330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional responses of Mediterranean flora to fire: a community‐scale perspective</w:t>
               </w:r>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Phartyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Dayrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Vandelook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (3), pp.172-181. </w:t>
@@ -1155,827 +1155,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellenberg‐type indicator values for European vascular plant species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Jansen</w:t>
+                <w:t xml:space="preserve">Yellow-legged gull populations (Larus michahellis) link the history of landfills to soil eutrophication and time-related vegetation changes on small Mediterranean islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Baumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13168⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 878, pp.162948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001980v1</w:t>
+                <w:t xml:space="preserve">hal-04326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow-legged gull populations (Larus michahellis) link the history of landfills to soil eutrophication and time-related vegetation changes on small Mediterranean islands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change impacts on Mediterranean vegetation are amplified at low altitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Argagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Finocchiaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162948⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (7), pp.1113-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326871v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts on Mediterranean vegetation are amplified at low altitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging the gap between microclimate and microrefugia: A bottom‐up approach reveals strong climatic and biological offsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Finocchiaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Diadema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13682⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.1024-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093262v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between microclimate and microrefugia: A bottom‐up approach reveals strong climatic and biological offsets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pavon</w:t>
+                <w:t xml:space="preserve">Global seed dormancy patterns are driven by macroclimate but not fire regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Rosbakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelino Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Phartyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Dayrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16526⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (2), pp.555-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990360v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global seed dormancy patterns are driven by macroclimate but not fire regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberta Dayrell</w:t>
+                <w:t xml:space="preserve">Germination niche of the endangered dragon tree Dracaena draco (L.) L. subsp. draco of the Macaronesian Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoldo Santos Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19173⟩</w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 308, pp.152405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2023.152405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447703v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination niche of the endangered dragon tree Dracaena draco (L.) L. subsp. draco of the Macaronesian Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ellenberg‐type indicator values for European vascular plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomír Tichý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Cartereau</w:t>
+                <w:t xml:space="preserve">Irena Axmanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Baumel</w:t>
+                <w:t xml:space="preserve">Jürgen Dengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Leriche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Médail</w:t>
+                <w:t xml:space="preserve">Riccardo Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnoldo Santos Guerra</w:t>
+                <w:t xml:space="preserve">Florian Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 308, pp.152405. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.e13168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2023.152405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346285v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating ecological indicator values and niche width for a Mediterranean flora</w:t>
               </w:r>
@@ -1987,64 +1987,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Argagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate shapes the seed germination niche of temperate flowering plants: a meta-analysis of European seed conservation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelino Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coronilla juncea, a native candidate for phytostabilization of potentially toxic elements and restoration of Mediterranean soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Heckenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,51 +2614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The seed germination spectrum of alpine plants: a global meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelino Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mondoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3352,451 +3352,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed bank, seed size and dispersal in moisture gradients of temporary pools in Southern France</w:t>
+                <w:t xml:space="preserve">Islands, mainland, and terrestrial fragments: How isolation shapes plant diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Metzner</w:t>
+                <w:t xml:space="preserve">Emi Martin-Queller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gachet</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rocarpin</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21, pp.13-22. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (17), pp.6904-6917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681544v1</w:t>
+                <w:t xml:space="preserve">hal-01681648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islands, mainland, and terrestrial fragments: How isolation shapes plant diversity</w:t>
+                <w:t xml:space="preserve">Identification and prioritization of areas with high environmental risk in Mediterranean coastal areas: A flexible approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emi Martin-Queller</w:t>
+                <w:t xml:space="preserve">Michela Marignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+                <w:t xml:space="preserve">Daniele Bruschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davide Astiaso Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Frondoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3150⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 590-591, pp.566 - 578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681648v1</w:t>
+                <w:t xml:space="preserve">hal-01533506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and prioritization of areas with high environmental risk in Mediterranean coastal areas: A flexible approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seed bank, seed size and dispersal in moisture gradients of temporary pools in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Astiaso Garcia</w:t>
+                <w:t xml:space="preserve">Kristin Metzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Frondoni</w:t>
+                <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Carli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Rocarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Saatkamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 590-591, pp.566 - 578. </w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.02.221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533506v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prioritizing conservation areas for coastal plant diversity under increasing urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki Doxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4107,51 +4107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture and soil parameters drive plant community assembly in Mediterranean temporary pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rocarpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Metzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,51 +4478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Guende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4836,64 +4836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5208,252 +5208,252 @@
                 <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Forey</w:t>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Romermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Römermann</w:t>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437420v1</w:t>
+                <w:t xml:space="preserve">hal-02677758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Forey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Romermann</w:t>
+                <w:t xml:space="preserve">Christine Römermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677758v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flore du pays d'Aigues : d'un espace méconnu à la biologie des espèces</w:t>
               </w:r>
@@ -5729,51 +5729,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5852,125 +5852,254 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque des 44e Rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur : Fumiers bouses et guano : ordures ou or brun ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions APDCA - CEPAM, pp.37-46, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration de la steppe de Crau (Bouches-du-Rhône, France): l'incertitude scientifique face aux besoins de l'ingénierie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Römermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Allard, Dennis Fox, Bernard Picon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incertitude et Environnement. La fin des certitudes scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisud, pp.397-406, 2008, 978-2-7449-0733-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large dataset analyses advance knowledge of seed ecology and evolutionary biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Rosbakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelino Carta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fernández-Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5985,70 +6114,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Dayrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.2399-2400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6058,51 +6187,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la plaine de Crau, l’empreinte des Romains se voit encore sur le sol et la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6111,51 +6240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6165,138 +6294,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2000 years of plant successions in an old Mediterranean grassland: will the Roman finger-print disappear oneday?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Saatkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Frontiers in Historical Ecology”, Swiss Federal Institute For Forest, Snow and Landscape Research WSL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Birmensdorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6364,51 +6493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC467E96"/>
+    <w:nsid w:val="D443E8FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6595,51 +6724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arne-saatkamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-0143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199489017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Ma&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Chong Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Phartyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Rosbakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Vandelook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Maleki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Heshmati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958018v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04852419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leydet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meineri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14465" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Ge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingting Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez-Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Moles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2764" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04508908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finocchiaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171696" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisieux Fuzessy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Dayrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258523000181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04001980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Tich&#253;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Axmanov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13168" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326871v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162948" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04093262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Noble" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13682" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16526" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelino Carta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19173" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04346285v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Santos Guerra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152405" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2022.2104399" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gioria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00581-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Giordanengo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8295" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mondoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Franziska Bucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leiterer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12415" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cochrane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Commander" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia K Guja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1407375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Metzner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocarpin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Martin-Queller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3150" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533506v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Marignani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bruschi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Astiaso Garcia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Frondoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Carli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ar&#232;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000083" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rocarpin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Metzner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2604-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lhotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.05.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCNL2X49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beaume" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guende" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tatin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0301-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2H1RQMNV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9069-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59W6G2HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493517v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886459v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Destefano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bouly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19752" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357809v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325656v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Henry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arne-saatkamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5638-0143" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199489017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556852v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Ma&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Chong Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Phartyal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Rosbakh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT25074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Baumberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Saatkamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05123330v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Vandelook" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Maleki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Heshmati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71543" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04852419v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leydet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meineri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14465" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Ge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingting Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fern&#225;ndez-Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Moles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2764" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04508908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finocchiaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Diadema" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171696" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisieux Fuzessy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Dayrell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258523000181" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162948" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04093262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Argagnon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Noble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13682" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990360v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447703v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelino Carta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19173" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04346285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cartereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldo Santos Guerra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2023.152405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04001980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Tich&#253;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Axmanov&#225;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2022.2104399" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033732v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gioria" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas M&#252;ller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcac037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690066v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Criquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14139-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-020-00581-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Giordanengo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja M. Reiter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8295" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150368v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mondoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohengrin A Cavieres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17086" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02425147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Hashoum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruffault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04366-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Helm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Franziska Bucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Leiterer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12415" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cochrane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Commander" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia K Guja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263504.2017.1407375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1551-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Martin-Queller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dumas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3150" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533506v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Marignani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bruschi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Astiaso Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Frondoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Carli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.02.221" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681544v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Metzner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rocarpin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.06.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681640v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Doxa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.06.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ar&#232;ne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258517000083" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Gavinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1066-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rocarpin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Metzner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2604-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Deil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lhotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2014.05.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCNL2X49-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beaume" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Guende" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tatin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-011-0301-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2H1RQMNV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq255" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Gasmi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0878-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTXK9BLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9069-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59W6G2HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705268v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp148" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493517v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886459v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Destefano" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05360002v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bouly" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563215v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19752" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357809v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Henry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>