--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -229,51 +229,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nazih-Sanderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, pp.46-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/eep.2026.9217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1236,230 +1236,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d'une conférence-performance comme objet de vulgarisation scientifique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pires da Rocha</w:t>
+                <w:t xml:space="preserve">ACCESS-Tertre : un projet pédagogique collectif pour appréhender les conditions favorables à l'accessibilité des environnements de formation et d'apprentissage et agir ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La rochellle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547484v1</w:t>
+                <w:t xml:space="preserve">hal-04547478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCESS-Tertre : un projet pédagogique collectif pour appréhender les conditions favorables à l'accessibilité des environnements de formation et d'apprentissage et agir ensemble</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chaudet</w:t>
+                <w:t xml:space="preserve">Co-construction d'une conférence-performance comme objet de vulgarisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Nevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, La rochellle, France</w:t>
+              <w:t xml:space="preserve">AIPU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547478v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">48h pour transformer collectivement sa pédagogie avec les méthodes créatives</w:t>
               </w:r>
@@ -2132,51 +2132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cread-bretagne.fr/author/arnold-magdelaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523340v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Corre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lios Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nazih-Sanderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9217" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05087324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depoterre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05300061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gripon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;culier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sangu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Nevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyssensas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudenzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cread-bretagne.fr/author/arnold-magdelaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523340v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Corre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lios Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nazih-Sanderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9217" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05087324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depoterre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05300061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gripon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;culier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sangu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Nevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyssensas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudenzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>