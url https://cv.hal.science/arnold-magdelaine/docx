--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -675,221 +675,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation ouverte et libre : un champ d’action interdisciplinaire au service des perspectives scientifiques, sociales et pédagogiques de l’enseignement supérieur francophone ?</w:t>
+                <w:t xml:space="preserve">La prospective stratégique et territoriale dans la gouvernance des universités : une approche par les instruments d'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2024 L’enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke; Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">L'Enseignement Supérieur et la Recherche (ESR) en questions : regards croisés des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers; Laboratoire d'économie de Poitiers; Association des villes universitaires de France; RESUP, Oct 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572383v1</w:t>
+                <w:t xml:space="preserve">hal-05105129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospective stratégique et territoriale dans la gouvernance des universités : une approche par les instruments d'action publique</w:t>
+                <w:t xml:space="preserve">L’éducation ouverte et libre : un champ d’action interdisciplinaire au service des perspectives scientifiques, sociales et pédagogiques de l’enseignement supérieur francophone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin de La Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Depoterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enseignement Supérieur et la Recherche (ESR) en questions : regards croisés des sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers; Laboratoire d'économie de Poitiers; Association des villes universitaires de France; RESUP, Oct 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">AIPU 2024 L’enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke; Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105129v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaires de développement pédagogique</w:t>
               </w:r>
@@ -2132,51 +2132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cread-bretagne.fr/author/arnold-magdelaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523340v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Corre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lios Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nazih-Sanderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9217" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05087324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depoterre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572383v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05300061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gripon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;culier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sangu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Nevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyssensas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudenzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cread-bretagne.fr/author/arnold-magdelaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523340v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Corre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lios Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nazih-Sanderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9217" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05087324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depoterre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05300061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gripon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;culier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sangu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Nevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyssensas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudenzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>