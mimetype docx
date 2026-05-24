--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1236,230 +1236,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCESS-Tertre : un projet pédagogique collectif pour appréhender les conditions favorables à l'accessibilité des environnements de formation et d'apprentissage et agir ensemble</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chaudet</w:t>
+                <w:t xml:space="preserve">Co-construction d'une conférence-performance comme objet de vulgarisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Nevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pires da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, La rochellle, France</w:t>
+              <w:t xml:space="preserve">AIPU 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547478v1</w:t>
+                <w:t xml:space="preserve">hal-04547484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction d'une conférence-performance comme objet de vulgarisation scientifique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pires da Rocha</w:t>
+                <w:t xml:space="preserve">ACCESS-Tertre : un projet pédagogique collectif pour appréhender les conditions favorables à l'accessibilité des environnements de formation et d'apprentissage et agir ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIPU 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, La rochellle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547484v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">48h pour transformer collectivement sa pédagogie avec les méthodes créatives</w:t>
               </w:r>
@@ -1534,221 +1534,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement de développement pédagogique des nouveaux maîtres de conférences pour accélérer les interactions ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Douzet</w:t>
+                <w:t xml:space="preserve">Vers une pédagogie inclusive co-construite, partagée et co-animée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290501v1</w:t>
+                <w:t xml:space="preserve">hal-02287040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une pédagogie inclusive co-construite, partagée et co-animée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Gelly-Guichoux</w:t>
+                <w:t xml:space="preserve">Un environnement de développement pédagogique des nouveaux maîtres de conférences pour accélérer les interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Douzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES Questions de Pédagogie dans l'Enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287040v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écoute : condition essentielle à la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Douzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaudenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1940,52 +1940,202 @@
               <w:t xml:space="preserve">, 17ème congrès mondial de l’Association Mondiale des Sciences de l’Education, Jun 2012, Reims, France. pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de la situation sur les impacts sociétaux de l'IA et du numérique - 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Isaac Larnder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Naffi En</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Vallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otilia Holgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire international sur les impacts sociaux de l'intelligence artificielle et du numérique; Université de Laval, 2325 rue de l'Université, Québec (Québec) G1V 0A6, Canada. 2024, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2132,51 +2282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cread-bretagne.fr/author/arnold-magdelaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523340v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Corre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lios Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nazih-Sanderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9217" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05087324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depoterre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05300061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gripon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;culier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sangu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Nevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyssensas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290501v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudenzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cread-bretagne.fr/author/arnold-magdelaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523340v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Corre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lios Bertin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nazih-Sanderson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.9217" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chaudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gelly-Guichoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05087324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Class" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Depoterre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin de La Higuera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05300061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gripon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey P&#233;culier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pires da Rocha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Celine Grolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sangu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Nevet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04547478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Neyssensas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudenzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zingaretti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Isaac Larnder" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Naffi En" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Vallerand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Holgado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>