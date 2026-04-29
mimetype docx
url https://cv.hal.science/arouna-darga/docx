--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -395,697 +395,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+                <w:t xml:space="preserve">Borehole water level model for photovoltaic water pumping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. A Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 258, pp.114080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505429v1</w:t>
+                <w:t xml:space="preserve">hal-03582268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of cleaning interventions on photovoltaic modules with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allou Same</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3013513⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263, pp.114642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313714v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borehole water level model for photovoltaic water pumping systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. A Cherni</w:t>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vido</w:t>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 258, pp.114080. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), pp.6734 - 6743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3013513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582268v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Uvarov</w:t>
+                <w:t xml:space="preserve">Judith Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitry Kudryashov</w:t>
+                <w:t xml:space="preserve">Lionel Vido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 241, pp.580-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943257v1</w:t>
+                <w:t xml:space="preserve">hal-02117584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+                <w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quéval</w:t>
+                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Cherni</w:t>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Vido</w:t>
+                <w:t xml:space="preserve">Dimitry Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 241, pp.580-591. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (10), pp.1800617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117584v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature impact on dusty and cleaned photovoltaic module exposed in sub-Saharan outdoor conditions</w:t>
               </w:r>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect properties of InGaAsN layers grown as sub-monolayer digital alloys by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,325 +1329,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semiconducting Nanowire-Based Optoelectronic Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+                <w:t xml:space="preserve">Wei Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey M. Mozharov</w:t>
+                <w:t xml:space="preserve">Yunpeng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapajyoti Das Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Tùng Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201700681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629362v1</w:t>
+                <w:t xml:space="preserve">hal-01661228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducting Nanowire-Based Optoelectronic Fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapajyoti Das Gupta</w:t>
+                <w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Tùng Nguyên</w:t>
+                <w:t xml:space="preserve">Alexey M. Mozharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (27), </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201700681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661228v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-level study of Ga(In)P(NAs) alloys grown on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2287,362 +2287,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cu off-stoichiometry on wide band gap CIGSe solar cells</w:t>
+                <w:t xml:space="preserve">Investigation of the metastability behavior of CIGS based solar cells with ZnMgO-Zn(S,O,OH) window-buffer layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marko</w:t>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 519 (21), pp.7228-7231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.12.174⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 519 (21), pp.7606-7610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.12.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710734v1</w:t>
+                <w:t xml:space="preserve">hal-00710732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the metastability behavior of CIGS based solar cells with ZnMgO-Zn(S,O,OH) window-buffer layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Cu off-stoichiometry on wide band gap CIGSe solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 519 (21), pp.7606-7610. </w:t>
+              <w:t xml:space="preserve">, 2011, 519 (21), pp.7228-7231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.12.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.12.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710732v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of CIGSe solar cells metastability with Zn(S,O,OH)–ZnMgO interface buffer layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,51 +2882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,64 +3106,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(Inx,Ga1−x)(Sey,S1−y)2 based solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Serhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,328 +3225,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Connolly</w:t>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763176v1</w:t>
+                <w:t xml:space="preserve">hal-00350893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (11), pp.3449-3452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200779437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350893v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I–V–T measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,51 +3627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admittance spectroscopy of cadmium free CIGS solar cells heterointerfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,77 +4177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Sun into Water - Present status and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4466,64 +4466,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-9, </w:t>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire A de La Fresnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.0653-0658, </w:t>
@@ -4695,90 +4695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface properties of GaP/Si heterojunction fabricated by PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4859,64 +4859,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
@@ -4993,64 +4993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith A. Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
@@ -5079,64 +5079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance characterization of GaP/n-Si structures grown by PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5222,51 +5222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of GaP/Si heterojunctions by space charge capacitance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem I. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5328,247 +5328,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of group IV defects in MOS devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic properties of thin GaP layers grown on silicon wafers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+                <w:t xml:space="preserve">I. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mozharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MultiScaleSolar workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ruđer Bošković Institute, Oct 2016, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416380v1</w:t>
+                <w:t xml:space="preserve">hal-01474776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of thin GaP layers grown on silicon wafers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of group IV defects in MOS devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Morozov</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivana Capan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">COST MultiScaleSolar workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ruđer Bošković Institute, Oct 2016, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474776v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of recombination mechanisms in thin semiconductors films using complementary photocurrent techniques</w:t>
               </w:r>
@@ -6083,168 +6083,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the electronic transport properties evolution of cigs solar cells upon chemical etching of the absorber front surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the electronic transport properties of Zinc Indium Sulfide thin films deposited by Atomic Layer Deposition technique for solar cells applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Connolly</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Fathallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Genevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donsanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779013v1</w:t>
+                <w:t xml:space="preserve">hal-00779009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés du transport électroniques dans les cellules à base de Cu2ZnSn(S, Se)4 (CZTSSe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6266,715 +6266,715 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electronic transport properties of Zinc Indium Sulfide thin films deposited by Atomic Layer Deposition technique for solar cells applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the electronic transport properties evolution of cigs solar cells upon chemical etching of the absorber front surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Donsanti</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779009v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy of wide band gap CIGSe solar cells: Influence of the Cu off-stoechiometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme de caractérisation de modules photovoltaïques en extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mambrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JNPV 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779002v1</w:t>
+                <w:t xml:space="preserve">hal-00779019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme de caractérisation de modules photovoltaïques en extérieur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Admittance spectroscopy of wide band gap CIGSe solar cells: Influence of the Cu off-stoechiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779019v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cu Off-Stoechiometry on Wide Band Gap CIGSe Solar Cells Electronic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a chemical smoothing of the absorber front surface on the electronic transport properties in CIGS solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Marko</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710757v1</w:t>
+                <w:t xml:space="preserve">hal-00710782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a chemical smoothing of the absorber front surface on the electronic transport properties in CIGS solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Morel</w:t>
+                <w:t xml:space="preserve">Influence of Cu Off-Stoechiometry on Wide Band Gap CIGSe Solar Cells Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z Jehl</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">ICANS24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710782v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Traps in P3HT:PCBM based Organic Solar Cells Using Fractional Thermally Stimulated Current Technique</w:t>
               </w:r>
@@ -7085,51 +7085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de panneaux solaires photovoltaïques en conditions réelles dímplantation et en fonction de différentes technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7236,77 +7236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international Photovoltaic Technical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aix-en-Provence, France</w:t>
@@ -7335,103 +7335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Cu off-stoichiometry on wide band gap CIGSe solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
@@ -7454,164 +7454,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Solar Cell Parameters Extraction Methods Through Temperature Dependent Current-Voltage Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of ZnS/CdS and CdS/ZnS buffer bi-layers with i-ZnO and ZnMgO/ZnO:Al windows layer in CIGS solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Lmai</w:t>
+                <w:t xml:space="preserve">Z. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Denis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Bockelee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Hambiurg, Germany. pp. 524-527</w:t>
+              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446012v1</w:t>
+                <w:t xml:space="preserve">hal-00446004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of application of DC bias voltage for defects' distributions in organic solar cells P3HT: PCBM analyzed by admittance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peiqing Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7620,1716 +7624,1712 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application to different thin films solar cell technologies of explicit analytic solutions for their parameters extraction from current versus voltage characteristics at different temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Solar Cell Parameters Extraction Methods Through Temperature Dependent Current-Voltage Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3045-3049</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Hambiurg, Germany. pp. 524-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446016v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT: PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peiqing Yu</w:t>
+                <w:t xml:space="preserve">Application to different thin films solar cell technologies of explicit analytic solutions for their parameters extraction from current versus voltage characteristics at different temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3045-3049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446017v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of CIGS solar cells metastability with ZnS-ZnMgO interface buffer layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT: PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Negar Naghavi</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446003v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ZnS/CdS and CdS/ZnS buffer bi-layers with i-ZnO and ZnMgO/ZnO:Al windows layer in CIGS solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical characterization of CIGS solar cells metastability with ZnS-ZnMgO interface buffer layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Naghavi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446004v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351260v1</w:t>
+                <w:t xml:space="preserve">hal-00354225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
+                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se2/(PVD)In2S3 and Cu(In,Ga)Se2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chouffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354216v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
+                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351254v1</w:t>
+                <w:t xml:space="preserve">hal-00354216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354219v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des propriétés électroniques des hétérointerfaces CdS/CIGS et In2S3/CIGS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354228v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354222v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude comparative des propriétés électroniques des hétérointerfaces CdS/CIGS et In2S3/CIGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chouffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couzinié-Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354225v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se2/(PVD)In2S3 and Cu(In,Ga)Se2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351259v1</w:t>
+                <w:t xml:space="preserve">hal-00354222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Radiative versus conductive annealing conditions influence on the properties of the electrodeposited CuIn(S,Se)2/CdS solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+                <w:t xml:space="preserve">A. Pérez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poland</w:t>
+              <w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Italy. pp.2357-2359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322313v1</w:t>
+                <w:t xml:space="preserve">hal-00322111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
@@ -9341,77 +9341,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
@@ -9434,152 +9434,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative versus conductive annealing conditions influence on the properties of the electrodeposited CuIn(S,Se)2/CdS solar cells</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pérez-Rodriguez</w:t>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Italy. pp.2357-2359</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322111v1</w:t>
+                <w:t xml:space="preserve">hal-00322313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules photovoltaïques en couches minces amorphes ou polycristallines</w:t>
               </w:r>
@@ -9641,527 +9641,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321920v1</w:t>
+                <w:t xml:space="preserve">hal-00321889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazin</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321889v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation spatiale des défauts sondés par spectroscopie d'admittance dans les cellules photovoltaïques CIGS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ADEME-CEA-CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.1851-1854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321552v1</w:t>
+                <w:t xml:space="preserve">hal-00321559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Localisation spatiale des défauts sondés par spectroscopie d'admittance dans les cellules photovoltaïques CIGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.1851-1854</w:t>
+              <w:t xml:space="preserve">Séminaire ADEME-CEA-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321559v1</w:t>
+                <w:t xml:space="preserve">hal-00321552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10281,610 +10281,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect study of Ga(In)P(NAs) based solar cells grown on silicon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation d’absorbeurs en CZTS par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bodeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Altamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2016 (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363691v1</w:t>
+                <w:t xml:space="preserve">hal-01418229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’absorbeurs en CZTS par spectroscopie Raman</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defect study of Ga(In)P(NAs) based solar cells grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Nikitina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2016 (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
+              <w:t xml:space="preserve">E-MRS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418229v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy of Ga(In)P(NAs) based solar cells grown on silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+                <w:t xml:space="preserve">Raman microspectroscopy of Cu2ZnSnS4 (CZTS): study of inhomogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238537v1</w:t>
+                <w:t xml:space="preserve">hal-01239392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-level transient spectroscopy (DLTS) TCAD-based simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Admittance spectroscopy of Ga(In)P(NAs) based solar cells grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Nikitina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253399v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microspectroscopy of Cu2ZnSnS4 (CZTS): study of inhomogeneity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep-level transient spectroscopy (DLTS) TCAD-based simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Lafond</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France. , 2015</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239392v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation par simulation numérique de la technique de Voc‐T, mesures de tension de circuit-ouvert pour différentes températures de fonctionnement : Localisation spatiale des centres recombinants dominants dans des cellules photovoltaïques à base d’hétérojonctions</w:t>
               </w:r>
@@ -11322,51 +11322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425270v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Detigma Kata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moussa Soro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seidou Maiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01661228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Qu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapajyoti Das Gupta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang T&#249;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201700681" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Nikitina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donsanti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906912" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Savenjije" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oregan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4072394" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.174" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS141JX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sahuquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Darga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855120" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Capan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474776v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morozov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;detigma Kata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berdnikov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sondergard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931336v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sorin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779009v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fathallah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genev&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779019v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mambrini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ors" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jehl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bockelee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354228v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzini&#233;-Devy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351259v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801510v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descazeaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363691v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418229v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berthier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238537v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239392v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lafond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Detigma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/cel-01253446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425270v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Detigma Kata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moussa Soro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seidou Maiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01661228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Qu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapajyoti Das Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang T&#249;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201700681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Nikitina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donsanti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906912" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Savenjije" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oregan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4072394" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS141JX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sahuquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Darga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855120" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morozov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Capan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;detigma Kata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berdnikov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sondergard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931336v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fathallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genev&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779016v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sorin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mambrini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ors" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446004v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jehl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bockelee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzini&#233;-Devy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801510v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descazeaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berthier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lafond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238537v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253399v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Detigma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/cel-01253446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>