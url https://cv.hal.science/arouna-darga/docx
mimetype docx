--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -797,295 +797,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quéval</w:t>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Cherni</w:t>
+                <w:t xml:space="preserve">Alexander Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Vido</w:t>
+                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (10), pp.1800617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117584v1</w:t>
+                <w:t xml:space="preserve">hal-01943257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Properties of GaP/Si Heterojunction Fabricated by PE-ALD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Uvarov</w:t>
+                <w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Baranov</w:t>
+                <w:t xml:space="preserve">Judith Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitry Kudryashov</w:t>
+                <w:t xml:space="preserve">Lionel Vido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 216 (10), pp.1800617. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 241, pp.580-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943257v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature impact on dusty and cleaned photovoltaic module exposed in sub-Saharan outdoor conditions</w:t>
               </w:r>
@@ -1201,51 +1201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect properties of InGaAsN layers grown as sub-monolayer digital alloys by molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1329,325 +1329,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiconducting Nanowire-Based Optoelectronic Fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yan</w:t>
+                <w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunpeng Qu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dang Tùng Nguyên</w:t>
+                <w:t xml:space="preserve">Alexey M. Mozharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201700681⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661228v1</w:t>
+                <w:t xml:space="preserve">hal-01629362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PE-ALD of GaP on the Silicon Wafers Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
+                <w:t xml:space="preserve">Semiconducting Nanowire-Based Optoelectronic Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunpeng Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitriy A. Kudryashov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan A. Morozov</w:t>
+                <w:t xml:space="preserve">Tapajyoti Das Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey M. Mozharov</w:t>
+                <w:t xml:space="preserve">Dang Tùng Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201700681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629362v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-level study of Ga(In)P(NAs) alloys grown on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,298 +3225,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (11), pp.3449-3452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200779437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350893v1</w:t>
+                <w:t xml:space="preserve">hal-00763176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Connolly</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200779437⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00763176v1</w:t>
+                <w:t xml:space="preserve">hal-00350893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I–V–T measurements</w:t>
               </w:r>
@@ -4177,51 +4177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Sun into Water - Present status and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire A de La Fresnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.0653-0658, </w:t>
@@ -4695,90 +4695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface properties of GaP/Si heterojunction fabricated by PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Uvarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Kudryashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4993,51 +4993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith A. Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Quéval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5079,64 +5079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitance characterization of GaP/n-Si structures grown by PE-ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5222,51 +5222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of GaP/Si heterojunctions by space charge capacitance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem I. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of thin GaP layers grown on silicon wafers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6083,402 +6083,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electronic transport properties of Zinc Indium Sulfide thin films deposited by Atomic Layer Deposition technique for solar cells applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the electronic transport properties evolution of cigs solar cells upon chemical etching of the absorber front surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Donsanti</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779009v1</w:t>
+                <w:t xml:space="preserve">hal-00779013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés du transport électroniques dans les cellules à base de Cu2ZnSn(S, Se)4 (CZTSSe)</w:t>
+                <w:t xml:space="preserve">Study of the electronic transport properties of Zinc Indium Sulfide thin films deposited by Atomic Layer Deposition technique for solar cells applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Alvarez</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Fathallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sorin</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Genevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donsanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779016v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the electronic transport properties evolution of cigs solar cells upon chemical etching of the absorber front surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des propriétés du transport électroniques dans les cellules à base de Cu2ZnSn(S, Se)4 (CZTSSe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Connolly</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">JNPV 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779013v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de caractérisation de modules photovoltaïques en extérieur</w:t>
               </w:r>
@@ -7454,2132 +7454,2132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of ZnS/CdS and CdS/ZnS buffer bi-layers with i-ZnO and ZnMgO/ZnO:Al windows layer in CIGS solar cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Negar Naghavi</w:t>
+                <w:t xml:space="preserve">Influence of application of DC bias voltage for defects' distributions in organic solar cells P3HT: PCBM analyzed by admittance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jehl</w:t>
+                <w:t xml:space="preserve">Hussein Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bockelee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Renou</w:t>
+                <w:t xml:space="preserve">Bernard Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446004v1</w:t>
+                <w:t xml:space="preserve">hal-00446009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of application of DC bias voltage for defects' distributions in organic solar cells P3HT: PCBM analyzed by admittance spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peiqing Yu</w:t>
+                <w:t xml:space="preserve">Assessment of Solar Cell Parameters Extraction Methods Through Temperature Dependent Current-Voltage Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Lmai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Hambiurg, Germany. pp. 524-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446009v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Solar Cell Parameters Extraction Methods Through Temperature Dependent Current-Voltage Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Application to different thin films solar cell technologies of explicit analytic solutions for their parameters extraction from current versus voltage characteristics at different temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Lmai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Hambiurg, Germany. pp. 524-527</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3045-3049</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446012v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application to different thin films solar cell technologies of explicit analytic solutions for their parameters extraction from current versus voltage characteristics at different temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT: PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiqing Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3045-3049</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446016v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electric charge transport in conjugated polymer P3HT: PCBM solar cell with temperature dependent current and capacitance measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peiqing Yu</w:t>
+                <w:t xml:space="preserve">Electrical characterization of CIGS solar cells metastability with ZnS-ZnMgO interface buffer layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roshanak Radbeh</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446017v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of CIGS solar cells metastability with ZnS-ZnMgO interface buffer layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+                <w:t xml:space="preserve">Study of ZnS/CdS and CdS/ZnS buffer bi-layers with i-ZnO and ZnMgO/ZnO:Al windows layer in CIGS solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Negar Naghavi</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bockelee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446003v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Bermudez</w:t>
+                <w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354225v1</w:t>
+                <w:t xml:space="preserve">hal-00351260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se2/(PVD)In2S3 and Cu(In,Ga)Se2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
+                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351259v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of space charge capacitance spectroscopy measurements on electrodeposited CISSe solar cells</w:t>
+                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354216v1</w:t>
+                <w:t xml:space="preserve">hal-00351254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Naghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351254v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude comparative des propriétés électroniques des hétérointerfaces CdS/CIGS et In2S3/CIGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chouffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couzinié-Devy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351260v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubert</w:t>
+                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354219v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des propriétés électroniques des hétérointerfaces CdS/CIGS et In2S3/CIGS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Level Transient Spectroscopy on electrodeposited CuIn(S,Se)2 Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saucedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354228v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance Spectroscopy analysis of electronic properties in electrodeposited CISEL absorbers and influence of thermal treatment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of Cu(In,Ga)Se2/(PVD)In2S3 and Cu(In,Ga)Se2/(CBD)CdS heterojunction based solar cells by admittance spectroscopy, current-voltage and spectral response measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chouffot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354222v1</w:t>
+                <w:t xml:space="preserve">hal-00351259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative versus conductive annealing conditions influence on the properties of the electrodeposited CuIn(S,Se)2/CdS solar cells</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Djebbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pérez-Rodriguez</w:t>
+                <w:t xml:space="preserve">J.P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Italy. pp.2357-2359</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322111v1</w:t>
+                <w:t xml:space="preserve">hal-00322313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
+                <w:t xml:space="preserve">Radiative versus conductive annealing conditions influence on the properties of the electrodeposited CuIn(S,Se)2/CdS solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Guillemoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pérez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Italy. pp.2357-2359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322312v1</w:t>
+                <w:t xml:space="preserve">hal-00322111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t>
+                <w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mencaraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Connolly</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Poland</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322313v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellules photovoltaïques en couches minces amorphes ou polycristallines</w:t>
               </w:r>
@@ -9641,307 +9641,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
+                <w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazin</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Canava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321889v1</w:t>
+                <w:t xml:space="preserve">hal-00321920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t>
+                <w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mencaraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Etcheberry</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321920v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Djebbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10281,610 +10281,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’absorbeurs en CZTS par spectroscopie Raman</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defect study of Ga(In)P(NAs) based solar cells grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Nikitina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2016 (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
+              <w:t xml:space="preserve">E-MRS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418229v1</w:t>
+                <w:t xml:space="preserve">hal-01363691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect study of Ga(In)P(NAs) based solar cells grown on silicon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation d’absorbeurs en CZTS par spectroscopie Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bodeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Altamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2016 (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363691v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman microspectroscopy of Cu2ZnSnS4 (CZTS): study of inhomogeneity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Berthier</w:t>
+                <w:t xml:space="preserve">Admittance spectroscopy of Ga(In)P(NAs) based solar cells grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Gudovskikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Nikitina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France. , 2015</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239392v1</w:t>
+                <w:t xml:space="preserve">hal-01238537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admittance spectroscopy of Ga(In)P(NAs) based solar cells grown on silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Deep-level transient spectroscopy (DLTS) TCAD-based simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djicknoum Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238537v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-level transient spectroscopy (DLTS) TCAD-based simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman microspectroscopy of Cu2ZnSnS4 (CZTS): study of inhomogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lafond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015 (JNPV 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France. </w:t>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253399v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation par simulation numérique de la technique de Voc‐T, mesures de tension de circuit-ouvert pour différentes températures de fonctionnement : Localisation spatiale des centres recombinants dominants dans des cellules photovoltaïques à base d’hétérojonctions</w:t>
               </w:r>
@@ -11322,51 +11322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425270v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Detigma Kata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moussa Soro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seidou Maiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01661228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Qu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapajyoti Das Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang T&#249;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201700681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Nikitina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donsanti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906912" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Savenjije" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oregan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4072394" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS141JX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sahuquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Darga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855120" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morozov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Capan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;detigma Kata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berdnikov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sondergard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931336v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fathallah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genev&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779016v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sorin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mambrini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ors" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446004v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jehl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bockelee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351259v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzini&#233;-Devy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801510v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descazeaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berthier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239392v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lafond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238537v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253399v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Detigma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/cel-01253446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425270v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Same" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114642" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Gudovskikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Uvarov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Morozov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baranov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Kudryashov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800617" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Detigma Kata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moussa Soro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djicknoum Diouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seidou Maiga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gudovskikh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kudryashov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lazarenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Morozov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5011371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy A. Kudryashov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey M. Mozharov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700685" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01661228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Qu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapajyoti Das Gupta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang T&#249;ng Nguy&#234;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201700681" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Gudovskikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Nikitina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/741/1/012077" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genevee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donsanti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906912" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931271v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Savenjije" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Oregan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4072394" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiqing Yu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vissac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X0CSJ54-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fruzzetti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZN5JK2T4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.174" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KS141JX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanak Radbeh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200982815" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TNGBKK4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chouffot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Sahuquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Darga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHTC61819.2024.10855120" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018020v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03414495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arrateig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bouyssou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Sidi Boumeddine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2603565" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Uvarov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Morozov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kudryashov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01653684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/917/5/052027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I. Baranov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mozharov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina V. Nikitina" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474776v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morozov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachaume" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Capan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;detigma Kata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sorin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berdnikov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sondergard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931336v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779009v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Fathallah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Genev&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sorin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mambrini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779002v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710757v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710800v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ors" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arzel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555249v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Melhem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ratier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446012v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lmai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Denis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446016v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446017v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jehl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bockelee" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354216v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saucedo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354228v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzini&#233;-Devy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354222v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351259v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322297v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01801510v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Descazeaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delfina Munoz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363691v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01418229v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Berthier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bodeux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Altamura" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238537v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01253399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239392v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lafond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099352v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Detigma" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/cel-01253446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>