--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -1040,265 +1040,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary conditions and Schwarz waveform relaxation method for linear viscous Shallow Water equations in hydrodynamics</w:t>
+                <w:t xml:space="preserve">Modeling and control of in-situ decontamination of large water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blayo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Pedro Gajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Tayachi Pigeonnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ramirez Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Riquelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.22⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ETAMM 2016 - Emerging Trends in Applied Mathematics and Mechanics, 57, pp.70-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201657070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467335v1</w:t>
+                <w:t xml:space="preserve">hal-01459969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of in-situ decontamination of large water resources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary conditions and Schwarz waveform relaxation method for linear viscous Shallow Water equations in hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
+                <w:t xml:space="preserve">Eric Blayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Riquelme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manel Tayachi Pigeonnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, ETAMM 2016 - Emerging Trends in Applied Mathematics and Mechanics, 57, pp.70-85. </w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.117-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201657070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459969v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromorpho: A coupled model for unsteady Stokes/Exner equations and numerical results with Feel++ library</w:t>
               </w:r>
@@ -1431,51 +1431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of biological decontamination of a water resource in natural environment and related feedback strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1516,352 +1516,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138335v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards optimized Schwarz methods for the Navier-Stokes equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the wind circulation around mills with a Lagrangian stochastic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cherel</w:t>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Espina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-015-0020-9⟩</w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.177-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982087v3</w:t>
+                <w:t xml:space="preserve">hal-01401140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Interface Conditions for Coupling Hydrostatic and Nonhydrostatic Navier-Stokes Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Towards optimized Schwarz methods for the Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2016063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (1), pp.275--295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-015-0020-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185255v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982087v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the wind circulation around mills with a Lagrangian stochastic approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Paris</w:t>
+                <w:t xml:space="preserve">About Interface Conditions for Coupling Hydrostatic and Nonhydrostatic Navier-Stokes Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.177-214. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.1565-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2016063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401140v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paralic confinement computations in coastal environment with interlocked areas</w:t>
               </w:r>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling 3-D Navier Stokes and 1-D Shallow Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Pierre Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2085,77 +2085,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of a Schwarz coupling method for a dimensionally heterogeneous problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Tayachi Pigeonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,243 +2512,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paralic confinement: models and simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
+                <w:t xml:space="preserve">Modéliser la circulation océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les mathématiques de la Terre, 1062, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644686v3</w:t>
+                <w:t xml:space="preserve">hal-00915568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la circulation océanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+                <w:t xml:space="preserve">Paralic confinement: models and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-012-9706-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915568v1</w:t>
+                <w:t xml:space="preserve">hal-00644686v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les océans du globe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3219,291 +3219,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01370849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-hydrostatic primitive equations for ocean global circulation models</w:t>
+                <w:t xml:space="preserve">Stochastic Lagrangian Method for Downscaling Problems in Computational Fluid Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Lucas</w:t>
+                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalina Petcu</w:t>
+                <w:t xml:space="preserve">Claire Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Jabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11401-010-0611-6⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Issue on Probabilistic methods and their applications, 44 (5), pp.885-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544799v1</w:t>
+                <w:t xml:space="preserve">inria-00410932v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Lagrangian Method for Downscaling Problems in Computational Fluid Dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-hydrostatic primitive equations for ocean global circulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chauvin</w:t>
+                <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Jabir</w:t>
+                <w:t xml:space="preserve">Madalina Petcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Special Issue on Probabilistic methods and their applications, 44 (5), pp.885-920. </w:t>
+              <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (6), pp.939-952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11401-010-0611-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00410932v4</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosine Effect in Ocean Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3550,77 +3550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Downscaling Method: Application to Wind Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,51 +3788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Developments and Cosine Effect in the Viscous Shallow Water and Quasi-Geostrophic Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4151,51 +4151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Time Schemes for an Ocean Related System of PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Petcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4242,51 +4242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the delta-Primitive and Boussinesq Type Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Petcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4663,51 +4663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed loop purification of water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4758,51 +4758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Hydrokinetic Turbines Immersed in Complex Topography using Non-Rotative Actuator Discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,51 +4866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épuration de ressources hydriques en circuit fermé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brèves de maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau monde, 2014, 978-2-36583-896-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5196,51 +5196,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'une ressource fluide, programme d'ordinateur et module de traitement associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04224771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nash" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Escauriaza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Jahn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03882644v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03818928v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bakong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2022198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894841v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.75" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Corpet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roubille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Maroui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poccardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007313" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Galaz Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11948/2018.859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.09.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi Pigeonnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459969v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez Cabrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Riquelme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201657070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266223v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Amtout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138335v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-016-0178-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982087v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cherel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-015-0020-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016063" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401140v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Espina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frenod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2015.8.45" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pierre Daou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3902" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Catez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labetoulle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2013.2013.69" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644686v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9706-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915567v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Picard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Held" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensalem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Saragoussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2011-300463" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45B1A1357CA642B27E8CB1827303E1FD8FABC3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0611-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410932v4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jabir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010050" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428977v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.841" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Temam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tribbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.12.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070705453" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canes-Boussard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/20/205214" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TZT52RDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021953050700095X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/371/06858" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172485v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Iorio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823250v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(08)00211-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01238702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04224771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nash" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Escauriaza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Jahn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03882644v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03818928v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bakong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2022198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894841v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.75" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Corpet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roubille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Maroui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poccardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007313" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Galaz Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11948/2018.859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.09.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459969v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez Cabrera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Riquelme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201657070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi Pigeonnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266223v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Amtout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138335v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-016-0178-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401140v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Espina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Paris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982087v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cherel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-015-0020-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frenod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2015.8.45" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pierre Daou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3902" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Catez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labetoulle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2013.2013.69" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644686v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9706-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915567v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Picard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Held" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensalem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Saragoussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2011-300463" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45B1A1357CA642B27E8CB1827303E1FD8FABC3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410932v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jabir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010050" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0611-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428977v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.841" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Temam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tribbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.12.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070705453" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canes-Boussard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/20/205214" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TZT52RDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021953050700095X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/371/06858" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172485v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Iorio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823250v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(08)00211-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01238702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>