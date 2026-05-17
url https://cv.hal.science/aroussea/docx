--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -672,278 +672,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894841v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promyelocytic leukemia (PML) nuclear bodies (NBs) induce latent/quiescent HSV-1 genomes chromatinization through a PML NB/Histone H3.3/H3.3 Chaperone Axis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Schwarz-based domain decomposition method for the dispersion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Guilherme Caldas Steinstraesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cohen</w:t>
+                <w:t xml:space="preserve">Rodrigo Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Corpet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Daniel Galaz Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007313⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Analysis and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11948/2018.859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02167220v1</w:t>
+                <w:t xml:space="preserve">hal-01617692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Schwarz-based domain decomposition method for the dispersion equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joao Guilherme Caldas Steinstraesser</w:t>
+                <w:t xml:space="preserve">Promyelocytic leukemia (PML) nuclear bodies (NBs) induce latent/quiescent HSV-1 genomes chromatinization through a PML NB/Histone H3.3/H3.3 Chaperone Axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Corpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roubille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Cienfuegos</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Maroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Daniel Galaz Mora</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nolwenn Poccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Analysis and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (9), pp.e1007313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11948/2018.859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1007313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617692v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02167220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux closures and source term models for shallow water models with depth-dependent integral porosity</w:t>
               </w:r>
@@ -1040,828 +1040,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of in-situ decontamination of large water resources</w:t>
+                <w:t xml:space="preserve">Boundary conditions and Schwarz waveform relaxation method for linear viscous Shallow Water equations in hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gajardo</w:t>
+                <w:t xml:space="preserve">Eric Blayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Harmand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manel Tayachi Pigeonnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201657070⟩</w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.117-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459969v2</w:t>
+                <w:t xml:space="preserve">hal-01467335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary conditions and Schwarz waveform relaxation method for linear viscous Shallow Water equations in hydrodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and control of in-situ decontamination of large water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ramirez Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blayo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Tayachi Pigeonnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Riquelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.117-137. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ETAMM 2016 - Emerging Trends in Applied Mathematics and Mechanics, 57, pp.70-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201657070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467335v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459969v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromorpho: A coupled model for unsteady Stokes/Exner equations and numerical results with Feel++ library</w:t>
+                <w:t xml:space="preserve">Modelling of biological decontamination of a water resource in natural environment and related feedback strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Aissiouene</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201655023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (3), pp.1267-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-016-0178-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266223v2</w:t>
+                <w:t xml:space="preserve">hal-01138335v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of biological decontamination of a water resource in natural environment and related feedback strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydromorpho: A coupled model for unsteady Stokes/Exner equations and numerical results with Feel++ library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Aissiouene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Amtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barbier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68 (3), pp.1267-1280. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, CEMRACS 2015: Coupling multi-physics models involving fluids, 55, pp.23-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-016-0178-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201655023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138335v4</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the wind circulation around mills with a Lagrangian stochastic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards optimized Schwarz methods for the Navier-Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bossy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristian Paris</w:t>
+                <w:t xml:space="preserve">David Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/smai-jcm.13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66 (1), pp.275--295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-015-0020-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401140v2</w:t>
+                <w:t xml:space="preserve">hal-00982087v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards optimized Schwarz methods for the Navier-Stokes equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">About Interface Conditions for Coupling Hydrostatic and Nonhydrostatic Navier-Stokes Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-015-0020-9⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.1565-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2016063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982087v3</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About Interface Conditions for Coupling Hydrostatic and Nonhydrostatic Navier-Stokes Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Blayo</w:t>
+                <w:t xml:space="preserve">Modeling the wind circulation around mills with a Lagrangian stochastic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Espina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (5), pp.1565-1574. </w:t>
+              <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.177-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2016063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/smai-jcm.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185255v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paralic confinement computations in coastal environment with interlocked areas</w:t>
               </w:r>
@@ -1964,51 +1964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling 3-D Navier Stokes and 1-D Shallow Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Pierre Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,274 +2079,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and analysis of a Schwarz coupling method for a dimensionally heterogeneous problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Tayachi Pigeonnat</w:t>
+                <w:t xml:space="preserve">Detection of the Genome and Transcripts of a Persistent DNA Virus in Neuronal Tissues by Fluorescent &amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; Hybridization Combined with Immunostaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Catez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Martin</w:t>
+                <w:t xml:space="preserve">Marc Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lomonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.3902⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766214v1</w:t>
+                <w:t xml:space="preserve">hal-03046020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the Genome and Transcripts of a Persistent DNA Virus in Neuronal Tissues by Fluorescent &amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; Hybridization Combined with Immunostaining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Catez</w:t>
+                <w:t xml:space="preserve">Design and analysis of a Schwarz coupling method for a dimensionally heterogeneous problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Tayachi Pigeonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Labetoulle</w:t>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lomonte</w:t>
+                <w:t xml:space="preserve">Véronique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 83, </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (6), pp.446-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/51091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.3902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046020v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling confinement in Etang de Thau: numerical simulations and multi-scale aspects</w:t>
               </w:r>
@@ -2512,243 +2512,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la circulation océanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+                <w:t xml:space="preserve">Paralic confinement: models and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10440-012-9706-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915568v1</w:t>
+                <w:t xml:space="preserve">hal-00644686v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paralic confinement: models and simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
+                <w:t xml:space="preserve">Modéliser la circulation océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les mathématiques de la Terre, 1062, pp.34-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644686v3</w:t>
+                <w:t xml:space="preserve">hal-00915568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les océans du globe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2799,51 +2799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSV-1 genome subnuclear positioning and associations with host-cell PML-NBs and centromeres regulate LAT locus transcription during latency in neurons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Catez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Lagrangian Method for Downscaling Problems in Computational Fluid Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,51 +3563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Downscaling Method: Application to Wind Refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,51 +4663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed loop purification of water resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4758,51 +4758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Hydrokinetic Turbines Immersed in Complex Topography using Non-Rotative Actuator Discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,51 +4866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épuration de ressources hydriques en circuit fermé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Minjeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brèves de maths</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau monde, 2014, 978-2-36583-896-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5196,51 +5196,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement d'une ressource fluide, programme d'ordinateur et module de traitement associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5744,51 +5744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04224771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nash" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Escauriaza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Jahn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03882644v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03818928v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bakong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2022198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894841v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.75" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Corpet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roubille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Maroui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poccardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007313" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Galaz Mora" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11948/2018.859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.09.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459969v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez Cabrera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Riquelme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201657070" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi Pigeonnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266223v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Amtout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138335v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-016-0178-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401140v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Espina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Paris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982087v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cherel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-015-0020-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frenod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2015.8.45" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pierre Daou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3902" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Catez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labetoulle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2013.2013.69" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644686v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9706-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915567v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Picard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Held" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensalem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Saragoussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2011-300463" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45B1A1357CA642B27E8CB1827303E1FD8FABC3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410932v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jabir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010050" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0611-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428977v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.841" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Temam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tribbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.12.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070705453" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canes-Boussard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/20/205214" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TZT52RDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021953050700095X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/371/06858" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172485v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Iorio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823250v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(08)00211-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01238702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04224771v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Nash" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristi&#225;n Escauriaza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Jahn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.131239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03882644v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03818928v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bakong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Toulemonde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2022198" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03140413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2021.3079718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02894841v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Guilherme Caldas Steinstraesser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.75" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Galaz Mora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11948/2018.859" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Corpet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roubille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Maroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Poccardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.09.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi Pigeonnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459969v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gajardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez Cabrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Riquelme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201657070" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138335v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-016-0178-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266223v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Amtout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00982087v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cherel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-015-0020-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016063" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01401140v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Espina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Paris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.13" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frenod" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2015.8.45" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pierre Daou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tayachi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Catez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labetoulle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lomonte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3902" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2013.2013.69" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644686v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-012-9706-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915567v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749614v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Picard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Held" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gross" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01541549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bensalem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Saragoussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2011-300463" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/45B1A1357CA642B27E8CB1827303E1FD8FABC3D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabassome Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10096-011-1224-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D069F8A5D8BB68AE9439306DF79F0631AC2F2BD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410932v4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jabir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010050" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Petcu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-010-0611-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428977v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.841" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337526v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-008-0276-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger M. Temam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tribbia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2007.12.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070705453" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#233;lestin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Canes-Boussard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/20/205214" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TZT52RDV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Laminie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021953050700095X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.20085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172494v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/conm/371/06858" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172485v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787028v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mokrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Iorio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01823250v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agropolis.fr/pdf/publications/systemes-complexes-dossier-agropolis-international.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324224v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-8659(08)00211-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01238702v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>