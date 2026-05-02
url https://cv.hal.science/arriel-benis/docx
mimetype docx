--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Digital Health Educational Resources in a One-Stop Shop Portal: Tutorial on the Catalog and Index of Digital Health Teaching Resources (CIDHR) Semantic Search Engine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metrics reloaded: recommendations for image analysis validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
+                <w:t xml:space="preserve">Lena Maier-Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émeline Lejeune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Disson</w:t>
+                <w:t xml:space="preserve">Annika Reinke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Godau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minu Tizabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Buettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/48393⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.195-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-023-02151-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04997545v1</w:t>
+                <w:t xml:space="preserve">hal-04477840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics reloaded: recommendations for image analysis validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Godau</w:t>
+                <w:t xml:space="preserve">Sharing Digital Health Educational Resources in a One-Stop Shop Portal: Tutorial on the Catalog and Index of Digital Health Teaching Resources (CIDHR) Semantic Search Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arriel Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minu Tizabi</w:t>
+                <w:t xml:space="preserve">Jean-Charles Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Buettner</w:t>
+                <w:t xml:space="preserve">Émeline Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (2), pp.195-212. </w:t>
+              <w:t xml:space="preserve">JMIR Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e48393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-023-02151-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/48393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477840v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04997545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Platform for Pediatric Mental Health Support During Armed Conflicts: Development and Usability Study</w:t>
               </w:r>
@@ -896,295 +896,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Health Education for the Future: The SaNuRN (Santé Numérique Rouen-Nice) Consortium’s Journey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Lessons on the Internet of Things in Science, Technology, Engineering, and Medical Education with a Remote Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arriel Benis</w:t>
+                <w:t xml:space="preserve">Sofia Amador Nelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Januel</w:t>
+                <w:t xml:space="preserve">Dan Kohen-Vacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Staccini</w:t>
+                <w:t xml:space="preserve">Michael Khomyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosienkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Helman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/53997⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (19), pp.6424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24196424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567154v1</w:t>
+                <w:t xml:space="preserve">hal-04733465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Lessons on the Internet of Things in Science, Technology, Engineering, and Medical Education with a Remote Lab</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Kohen-Vacs</w:t>
+                <w:t xml:space="preserve">Digital Health Education for the Future: The SaNuRN (Santé Numérique Rouen-Nice) Consortium’s Journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Khomyakov</w:t>
+                <w:t xml:space="preserve">Frank Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arriel Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosienkiewicz</w:t>
+                <w:t xml:space="preserve">Jean-Marie Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Helman</w:t>
+                <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (19), pp.6424. </w:t>
+              <w:t xml:space="preserve">JMIR Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (10), pp.e53997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24196424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/53997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733465v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiating a One Digital Health Unified Terminology (ODH-UT) to Facilitate Community Expansion</w:t>
               </w:r>
@@ -1317,117 +1317,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Health Education for the Future: The SaNuRN (Santé Numérique Rouen-Nice) Consortium’s Journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arriel Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (10), pp.e53997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/53997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567147v1</w:t>
@@ -1451,117 +1451,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Health Education for the Future: The SaNuRN (Santé Numérique Rouen-Nice) Consortium’s Journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arriel Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Staccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (10), pp.e53997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/53997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565489v1</w:t>
@@ -1572,64 +1572,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Technology-Focused Entrepreneurship in Higher Education Institutions Ecosystem: Implementing Innovation Models in International Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Helman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Cholewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arriel Benis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,51 +2412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Bauberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Tachnai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gur Hanan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Nehama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tamburis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Disson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Crisan-Vida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241287010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04477840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Maier-Hein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Godau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Tizabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buettner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02151-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Segal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Saar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Shachar-Lavie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fennig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63777" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Januel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53997" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Amador Nelke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Kohen-Vacs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Khomyakov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosienkiewicz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Helman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24196424" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Blinder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Davidman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliyahu Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Cholewa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Molasy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#243;recka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci14070797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Haghi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768742" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Dusenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Desgrippes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA132032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helit Bauberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Tachnai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gur Hanan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Nehama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tamburis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI251086" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Eyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Disson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250578" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Crisan-Vida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14604582241287010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04477840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Maier-Hein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Reinke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Godau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Tizabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Buettner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-02151-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48393" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hila Segal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Saar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Shachar-Lavie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Fennig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63777" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Amador Nelke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Kohen-Vacs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Khomyakov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosienkiewicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Helman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24196424" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dufour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Januel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53997" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Blinder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Davidman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliyahu Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Cholewa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Molasy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna G&#243;recka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci14070797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05364947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Haghi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768742" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Dusenne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Desgrippes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04523446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA132032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>