--- v0 (2026-03-04)
+++ v1 (2026-05-18)
@@ -81,1483 +81,1885 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining X‐Ray Photoelectron and Absorption Spectroscopies for Determining Surface Chemistry and Composition of Ti 3 C 2 T x MXene</w:t>
+                <w:t xml:space="preserve">Upper surface thermal recovery and formation of subsurface C(sp2) layer in very low-energy nitrogen implanted diamond surfaces studied by synchrotron-based spectroscopic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Dessoliers</w:t>
+                <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Chemin</w:t>
+                <w:t xml:space="preserve">Mohan Kumar Kuntumalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geetha Valurouthu</w:t>
+                <w:t xml:space="preserve">Sayantan Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lord</w:t>
+                <w:t xml:space="preserve">Amaresh Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bilyk</w:t>
+                <w:t xml:space="preserve">Maria Brzhezinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Results in Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23 (100765), pp.100765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202500391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsurfi.2026.100765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127914v1</w:t>
+                <w:t xml:space="preserve">hal-05578583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-terminated milled nanodiamond surfaces by plasma exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulating Surface Redox Reactions and Solvated Electron Emission on Boron-Doped Diamond by (Photo)electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohan Kumar Kuntumalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arsène Chemin</w:t>
+                <w:t xml:space="preserve">Louis Godeffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Finas</w:t>
+                <w:t xml:space="preserve">Marin Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Michael Drisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaul Michaelson</w:t>
+                <w:t xml:space="preserve">Maik Finze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (37), pp.15573-15582. </w:t>
+              <w:t xml:space="preserve">PRX Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.033011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/zhcb-13pn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919700v1</w:t>
+                <w:t xml:space="preserve">hal-05561404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth profiling of microwave nitrogen-terminated polycrystalline diamond surfaces by energy-dependent X-ray photoelectron spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Combining X‐Ray Photoelectron and Absorption Spectroscopies for Determining Surface Chemistry and Composition of Ti 3 C 2 T x MXene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Dessoliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Petit</w:t>
+                <w:t xml:space="preserve">Geetha Valurouthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alon Hoffman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bilyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160082⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202500391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391485v1</w:t>
+                <w:t xml:space="preserve">hal-05127914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface‐Mediated Charge Transfer of Photogenerated Carriers in Diamond</w:t>
+                <w:t xml:space="preserve">Nitrogen-terminated milled nanodiamond surfaces by plasma exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohan Kumar Kuntumalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Rusu</w:t>
+                <w:t xml:space="preserve">Marie Finas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Vaujour</w:t>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Knittel</w:t>
+                <w:t xml:space="preserve">Shaul Michaelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (11), pp.2300423. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (37), pp.15573-15582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c03269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391480v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of laser-induced fluorescence to probe the thermodynamic equilibrium in laser-generated plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced quantum properties of shallow diamond atomic defects through nitrogen surface termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rotem Malkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohan Kumar Kuntumalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Crozet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+                <w:t xml:space="preserve">Alon Hoffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106685⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (20), pp.7206-7213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4TC00581C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141736v1</w:t>
+                <w:t xml:space="preserve">hal-05391488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the blast pressure following laser ablation at a solid–fluid interface using shock waves dynamics in air and in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depth profiling of microwave nitrogen-terminated polycrystalline diamond surfaces by energy-dependent X-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Chemin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">Mohan Kumar Kuntumalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Brzhezinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Hoffman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 574, pp.151592. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151592⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 661, pp.160082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.160082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507077v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physics of Magnus gliders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surface‐Mediated Charge Transfer of Photogenerated Carriers in Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Ferrand</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igal Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1119/10.0004981⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.2300423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326471v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcanonical Nucleation Theory for Anisotropic Materials Validated on Alumina Clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the use of laser-induced fluorescence to probe the thermodynamic equilibrium in laser-generated plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c01038⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 205, pp.106685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2023.106685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229945v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping nanoparticles using pulsed laser ablation in a liquid containing the doping agent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigation of the blast pressure following laser ablation at a solid–fluid interface using shock waves dynamics in air and in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Fawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9na00223e⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 574, pp.151592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344355v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer and evaporative cooling in the function of pot-in-pot coolers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The physics of Magnus gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Pagaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 86 (3), pp.206-211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1119/1.5016041⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 89 (9), pp.843-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/10.0004981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408692v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Cannon: the physics of the Gauss rifle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microcanonical Nucleation Theory for Anisotropic Materials Validated on Alumina Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Miyajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Melinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumitaka Mafuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (11), pp.2328-2334. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Besserve</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.0c01038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03229945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doping nanoparticles using pulsed laser ablation in a liquid containing the doping agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Motto-Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (10), pp.3963-3972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9na00223e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat transfer and evaporative cooling in the function of pot-in-pot coolers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Levy Dit Vehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aude Caussarieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taberlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Plihon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (3), pp.206-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/1.5016041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic Cannon: the physics of the Gauss rifle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Besserve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caussarieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85 (7), pp.495-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1119/1.4979653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1567,124 +1969,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondes de choc générées par laser à une interface liquide solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1694,130 +2096,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR MEASURING AN ELASTIC MODULUS BY EXCITING LASER-EXCITED SURFACE WAVES AT A MATERIAL/LIQUID INTERFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Fawaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Vidril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2022238665 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1827,114 +2229,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters et molécules dans les plasmas générés par laser : cinétique et thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Chemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plasmas. Université de Lyon, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LYSE1152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03498759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2081,51 +2483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05127914v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dessoliers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Valurouthu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lord" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilyk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919700v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Kuntumalla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Michaelson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brzhezinskaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Hoffman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160082" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Levine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Rusu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaujour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300423" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106685" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fawaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pagaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0004981" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229945v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Miyajima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitaka Mafun&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00223e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408692v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levy Dit Vehel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caussarieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.5016041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Besserve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.4979653" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vidril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03498759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1152" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578583v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Kuntumalla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantan Maity" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaresh Das" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brzhezinskaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsurfi.2026.100765" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Godeffroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Rusu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Finze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/zhcb-13pn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05127914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dessoliers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Valurouthu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bilyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500391" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Michaelson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03269" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rotem Malkinson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Hoffman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC00581C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160082" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391480v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igal Levine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaujour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Ross" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crozet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2023.106685" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fawaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151592" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326471v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Legrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pagaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/10.0004981" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229945v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Miyajima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Melinon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumitaka Mafun&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c01038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344355v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00223e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Levy Dit Vehel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caussarieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.5016041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Besserve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.4979653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vidril" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03498759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1152" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>