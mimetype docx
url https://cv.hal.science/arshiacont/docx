--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -204,226 +204,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123756v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps toward embedding real-time audio computing in Antescofo</w:t>
+                <w:t xml:space="preserve">A visual framework for dynamic mixed music notation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Schmidt Gubbins</w:t>
+                <w:t xml:space="preserve">Grigore Burloiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+                <w:t xml:space="preserve">Clement Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Investigación de Pregado (Investigación, Interdisciplina, Innovación)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of New Music Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09298215.2016.1245345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257524v1</w:t>
+                <w:t xml:space="preserve">hal-01390502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual framework for dynamic mixed music notation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grigore Burloiu</w:t>
+                <w:t xml:space="preserve">First steps toward embedding real-time audio computing in Antescofo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Schmidt Gubbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clement Poncelet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of New Music Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Investigación de Pregado (Investigación, Interdisciplina, Innovación)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390502v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ordinateur dans l'orchestre</w:t>
               </w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Echeveste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -680,338 +680,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antescofo à l'avant-garde de l'informatique musicale</w:t>
+                <w:t xml:space="preserve">Synchronisme musical et musiques mixtes: du temps écrit au temps produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Gaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Arts de la synchronisation, 22 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753014v1</w:t>
+                <w:t xml:space="preserve">hal-00698922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisme musical et musiques mixtes: du temps écrit au temps produit</w:t>
+                <w:t xml:space="preserve">Modélisation anticipative des systèmes musicaux. Reconnaissance, génération, synchronisation et programmation synchrone temps réel en informatique musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.311-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.31.311-335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698922v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation anticipative des systèmes musicaux. Reconnaissance, génération, synchronisation et programmation synchrone temps réel en informatique musicale</w:t>
+                <w:t xml:space="preserve">L'ordinateur qui joue comme un musicien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 465, pp.68-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699290v1</w:t>
+                <w:t xml:space="preserve">hal-00701916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordinateur qui joue comme un musicien</w:t>
+                <w:t xml:space="preserve">Antescofo à l'avant-garde de l'informatique musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Gaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 465, pp.68-72</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701916v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction musicale en temps réel entre musiciens et ordinateur : L'informatique musicale, de l'accompagnement musical automatique vers la programmation synchrone en temps réel.</w:t>
               </w:r>
@@ -1164,174 +1164,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coupled Duration-Focused Architecture for Real-Time Music-to-Score Alignment</w:t>
+                <w:t xml:space="preserve">A coupled duration-focused architecture for realtime music to score alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 32, pp.974-987. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 32 (6), pp.974-987</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479737v1</w:t>
+                <w:t xml:space="preserve">hal-01161284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled duration-focused architecture for realtime music to score alignment</w:t>
+                <w:t xml:space="preserve">A Coupled Duration-Focused Architecture for Real-Time Music-to-Score Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 32 (6), pp.974-987</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 32, pp.974-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPAMI.2009.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161284v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1349,51 +1349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time, Timelines and Temporal Scopes in the Antescofo DSL v1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Echeveste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,51 +1470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding native audio-processing in a score following system with quasi sample accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,515 +1572,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-overlapping, Time-coherent Visualisation of Action Commands in the AscoGraph Interactive Music User Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grigore Burloiu</w:t>
+                <w:t xml:space="preserve">Autoregressive hidden semi-Markov model of symbolic music performance for score following</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eita Nakamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobutaka Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeki Sagayama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Technologies for Music Notation and Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">16th International Society for Music Information Retrieval Conference (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135727v1</w:t>
+                <w:t xml:space="preserve">hal-01183820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online EM algorithm in hidden (semi-)Markov models for audio segmentation and clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Bach</w:t>
+                <w:t xml:space="preserve">Real-Time Audio-to-Score Alignment of Singing Voice Based on Melody and Lyric Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Interspeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115826v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Audio-to-Score Alignment of Singing Voice Based on Melody and Lyric Information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Obin</w:t>
+                <w:t xml:space="preserve">Visualizing Timed, Hierarchical Code Structures in AscoGraph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigore Burloiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Barcelona, Jul 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164550v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoregressive hidden semi-Markov model of symbolic music performance for score following</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuvillier</w:t>
+                <w:t xml:space="preserve">An online EM algorithm in hidden (semi-)Markov models for audio segmentation and clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shigeki Sagayama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Society for Music Information Retrieval Conference (ISMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183820v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Timed, Hierarchical Code Structures in AscoGraph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Non-overlapping, Time-coherent Visualisation of Action Commands in the AscoGraph Interactive Music User Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigore Burloiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Barcelona, Jul 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">First International Conference on Technologies for Music Notation and Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155618v1</w:t>
+                <w:t xml:space="preserve">hal-01135727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cyber-Physical System Approach for Automatic Music Accompaniment in Antescofo</w:t>
               </w:r>
@@ -2092,51 +2092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Echeveste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Society Of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Providence, Rhode Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2155,502 +2155,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Time Modeling of semi-Markov Models with Application to Real-Time Audio-to-Score Alignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cuvillier</w:t>
+                <w:t xml:space="preserve">AscoGraph: A User Interface for Sequencing and Score Following for Interactive Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLSP 2014 - IEEE International Workshop on Machine Learning for Signal Processing (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mboup, Mamadou, Sep 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">ICMC 2014 - 40th International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058366v1</w:t>
+                <w:t xml:space="preserve">hal-01024865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AscoGraph: A User Interface for Sequencing and Score Following for Interactive Music</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+                <w:t xml:space="preserve">Coherent Time Modeling of semi-Markov Models with Application to Real-Time Audio-to-Score Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 2014 - 40th International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Athens, Greece</w:t>
+              <w:t xml:space="preserve">MLSP 2014 - IEEE International Workshop on Machine Learning for Signal Processing (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mboup, Mamadou, Sep 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024865v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency-based modeling of acoustic scenes using sparse non-negative matrix factorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromax, the other side of the spectral delay between signal processing and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cauchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Marco Stroppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arshia Cont</w:t>
+                <w:t xml:space="preserve">Carlo Laurenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Image and Audio Analysis for Multimedia Interactive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940075v1</w:t>
+                <w:t xml:space="preserve">hal-00850751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Authored to Produced Time in Computer-Musician Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saliency-based modeling of acoustic scenes using sparse non-negative matrix factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2013 Workshop on Avec le Temps! Time, Tempo, and Turns in Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Thomas, Yue Pan, Thomas Erickson, Eli Blevis, Catherine Letondal, Aurélien Tabard, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Image and Audio Analysis for Multimedia Interactive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787033v1</w:t>
+                <w:t xml:space="preserve">hal-00940075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromax, the other side of the spectral delay between signal processing and composition</w:t>
+                <w:t xml:space="preserve">From Authored to Produced Time in Computer-Musician Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlo Laurenzi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">CHI 2013 Workshop on Avec le Temps! Time, Tempo, and Turns in Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Thomas, Yue Pan, Thomas Erickson, Eli Blevis, Catherine Letondal, Aurélien Tabard, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850751v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online change detection in exponential families with unknown parameters</w:t>
               </w:r>
@@ -2721,341 +2721,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correct Automatic Accompaniment Despite Machine Listening or Human Errors in Antescofo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse representations for modeling environmental acoustic scenes, application to train stations soundscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 2012 - International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRZU - the Institute for Sonic Arts Research, Sep 2012, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718854v1</w:t>
+                <w:t xml:space="preserve">hal-00810774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse representations for modeling environmental acoustic scenes, application to train stations soundscapes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correct Automatic Accompaniment Despite Machine Listening or Human Errors in Antescofo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Echeveste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICMC 2012 - International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRZU - the Institute for Sonic Arts Research, Sep 2012, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810774v1</w:t>
+                <w:t xml:space="preserve">hal-00718854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Mixing Phase in Studio Recording Productions by Automatic Audio Alignment</w:t>
+                <w:t xml:space="preserve">A Unified Approach to Real Time Audio-to-Score and Audio-to-Audio Alignment Using Sequential Montecarlo Inference Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Montecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2011 : Proceedings of International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.193-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161008v1</w:t>
+                <w:t xml:space="preserve">hal-00692579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des relations temporelles entre une partition et une performance musicale dans un contexte d’accompagnement automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Echeveste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3064,181 +3073,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des systèmes réactifs (MSR 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Approach to Real Time Audio-to-Score and Audio-to-Audio Alignment Using Sequential Montecarlo Inference Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications de la géométrie de l'information au traitement des flux audio temps-réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dessein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 : Proceedings of International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5e Biennale Française des Mathématiques Appliquées, Congrès de la Société de Mathématiques Appliquées et Industrielles (SMAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Guidel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00692579v1</w:t>
+                <w:t xml:space="preserve">hal-01106638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the creative use of score following and its impact on research</w:t>
               </w:r>
@@ -3287,558 +3287,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications de la géométrie de l'information au traitement des flux audio temps-réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation statistique de flux audio en temps-réel dans le cadre de la géométrie de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dessein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Biennale Française des Mathématiques Appliquées, Congrès de la Société de Mathématiques Appliquées et Industrielles (SMAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Guidel, France</w:t>
+              <w:t xml:space="preserve">GRETSI - 23e Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106638v1</w:t>
+                <w:t xml:space="preserve">hal-00708707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation statistique de flux audio en temps-réel dans le cadre de la géométrie de l'information</w:t>
+                <w:t xml:space="preserve">Applications of information geometry to audio signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI - 23e Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Digital Audio Effects (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708707v1</w:t>
+                <w:t xml:space="preserve">hal-01106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of information geometry to audio signal processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dessein</w:t>
+                <w:t xml:space="preserve">Accelerating the Mixing Phase in Studio Recording Productions by Automatic Audio Alignemtnt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Montecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Digital Audio Effects (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Miami, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01106639v1</w:t>
+                <w:t xml:space="preserve">hal-00694045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Mixing Phase in Studio Recording Productions by Automatic Audio Alignemtnt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Montecchio</w:t>
+                <w:t xml:space="preserve">Formalisation des relations temporelles dans un contexte d'accompagnement musical automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Echeveste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Miami, Florida, United States</w:t>
+              <w:t xml:space="preserve">8e Colloque sur la Modélisation des Systèmes Réactifs (MSR'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Étienne Craye and Abdoulaye Gamalié, Nov 2011, Lille, France. pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694045v1</w:t>
+                <w:t xml:space="preserve">hal-00642921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des relations temporelles dans un contexte d'accompagnement musical automatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Echeveste</w:t>
+                <w:t xml:space="preserve">Audio Oracle Analysis of Musical Information Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque sur la Modélisation des Systèmes Réactifs (MSR'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Étienne Craye and Abdoulaye Gamalié, Nov 2011, Lille, France. pp.109-124</w:t>
+              <w:t xml:space="preserve">Proceedings of IEEE Semantic Computing Conference (ICSC2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, United States. pp.567--571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642921v1</w:t>
+                <w:t xml:space="preserve">hal-00839065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Oracle Analysis of Musical Information Rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Assayag</w:t>
+                <w:t xml:space="preserve">Accelerating the Mixing Phase in Studio Recording Productions by Automatic Audio Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Montecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IEEE Semantic Computing Conference (ICSC2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, United States. pp.567--571</w:t>
+              <w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Miami, United States. pp.627-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839065v1</w:t>
+                <w:t xml:space="preserve">hal-01161008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time polyphonic music transcription with non-negative matrix factorization and beta-divergence</w:t>
               </w:r>
@@ -4172,679 +4172,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Transcription of Music Signals</w:t>
+                <w:t xml:space="preserve">Realtime Multiple-pitch and Multiple-instrument Recognition For Music Signals using Sparse Non-negative Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIR 2007 / MIREX 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.1-1</w:t>
+              <w:t xml:space="preserve">Proceedings of Digital Audio Effects Conference (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161379v1</w:t>
+                <w:t xml:space="preserve">hal-00839069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realtime Multiple-pitch and Multiple-instrument Recognition For Music Signals using Sparse Non-negative Constraints</w:t>
+                <w:t xml:space="preserve">GUIDAGE: A Fast Audio Query Guided Assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Wessel</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Digital Audio Effects Conference (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of International Computer Music Conference (ICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839069v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUIDAGE: A Fast Audio Query Guided Assemblage</w:t>
+                <w:t xml:space="preserve">Evaluation of Real-Time Audio-to-Score Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Assayag</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Raphael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Computer Music Conference (ICMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839071v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Real-Time Audio-to-Score Alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio Oracle: A New Algorithm for Fast Learning of Audio Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Raphael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of International Computer Music Conference (ICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839068v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio Oracle: A New Algorithm for Fast Learning of Audio Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time Transcription of Music Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of International Computer Music Conference (ICMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ISMIR 2007 / MIREX 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vienna, Austria. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839072v1</w:t>
+                <w:t xml:space="preserve">hal-01161379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMAX Brothers: A Dynamic Topology of Agents for Improvisation Learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realtime Multiple Pitch Observation using Sparse Non-negative Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia Workshop on Audio and Music Computing for Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Santa Barbara, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Victoria, Canada. pp.206-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839075v1</w:t>
+                <w:t xml:space="preserve">hal-00723223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realtime Multiple Pitch Observation using Sparse Non-negative Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OMAX Brothers: A Dynamic Topology of Agents for Improvisation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Assayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chemillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music Information Retrieval (ISMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Victoria, Canada. pp.206-211</w:t>
+              <w:t xml:space="preserve">ACM Multimedia Workshop on Audio and Music Computing for Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723223v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for Anticipatory Machine Improvisation and Style Imitation</w:t>
               </w:r>
@@ -4856,51 +4856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems (ABiALS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5020,51 +5020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chemillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,77 +5115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Boulez to Ballads: Training Ircam's Score Follower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arshia Cont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Schnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5223,64 +5223,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Ircam's Score Follower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Schnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Philadelphia, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5318,64 +5318,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit Learning of Musical Performance Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Schnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Symposium 2004 Style and Meaning in Language, Art, Music, and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Washington, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5548,51 +5548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Stroppas musikalische Technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ungeheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Stroppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,51 +5764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction with Machine Improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5898,51 +5898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shlomo Dubnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Assayag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Butz M.V. and Sigaud O. and Pezzulo G. and Baldassarre G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4520, Springer Verlag, pp.285-306, 2007, Lecture Notes in Computer Science / Artificial Intelligence (LNAI), 978-3-540-74261-6</w:t>
@@ -6016,51 +6016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Timed-Language for Computer-Human Musical Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Echeveste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arshia Cont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6461,51 +6461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123756v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257524v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Schmidt Gubbins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Burloiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Poncelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1245345" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Echeveste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0166-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2247039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Gaumin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.311-335" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2066266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.106" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Echeveste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuvillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bietti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Gong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eita Nakamura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ono" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Sagayama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coffy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cauchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stroppa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laurenzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_70" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161008v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Montecchio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156639v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946373" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106638v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839066v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gerzso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nouno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Harvey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839069v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wessel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839071v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Assayag" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Raphael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bloch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723223v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2013.774121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungeheuer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_14" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12337-5_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00829771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123756v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197450" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01390502v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Burloiu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Poncelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1245345" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Schmidt Gubbins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099417v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Echeveste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0166-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dessein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2247039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00698922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00699290v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.311-335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Gaumin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Dubnov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASL.2010.2066266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2009.106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Echeveste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuvillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349524v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Orlarey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eita Nakamura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobutaka Ono" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeki Sagayama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Gong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01115826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bietti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coffy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stroppa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laurenzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cauchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40020-9_70" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Montecchio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946373" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839066v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gerzso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nouno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Harvey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694803v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839069v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wessel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Assayag" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839068v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Raphael" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161379v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bloch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bloch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2013.774121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungeheuer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00708805v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30232-9_14" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12337-5_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839073v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917469v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00417565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00829771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>