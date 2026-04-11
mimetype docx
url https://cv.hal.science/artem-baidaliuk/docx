--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -66,1797 +66,1931 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted contributions of Dicer2 to arbovirus transmission by Aedes aegypti</w:t>
+                <w:t xml:space="preserve">First detection of one of the tick-borne lymphadenopathy (TIBOLA) etiological agent in ticks from a highly frequented sub-urban forest near Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hélène Merkling</w:t>
+                <w:t xml:space="preserve">Eva A Krupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Beth Crist</w:t>
+                <w:t xml:space="preserve">Laurine Levillayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t>
+                <w:t xml:space="preserve">Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Frangeul</w:t>
+                <w:t xml:space="preserve">Artem Baidaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Couderc</w:t>
+                <w:t xml:space="preserve">Richard E L Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (8), pp.112977. </w:t>
+              <w:t xml:space="preserve">PLOS Global Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgph.0005705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235801v2</w:t>
+                <w:t xml:space="preserve">pasteur-05564940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusogenicity and neutralization sensitivity of the SARS-CoV-2 Delta sublineage AY.4.2</w:t>
+                <w:t xml:space="preserve">Multifaceted contributions of Dicer2 to arbovirus transmission by Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nell Saunders</w:t>
+                <w:t xml:space="preserve">Sarah Hélène Merkling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Planas</w:t>
+                <w:t xml:space="preserve">Anna Beth Crist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bolland</w:t>
+                <w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Lionel Frangeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Fourati</w:t>
+                <w:t xml:space="preserve">Elodie Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77, pp.103934. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (8), pp.112977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03654246v1</w:t>
+                <w:t xml:space="preserve">hal-04235801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum neutralization of SARS-CoV-2 Omicron sublineages BA.1 and BA.2 in patients receiving monoclonal antibodies</w:t>
+                <w:t xml:space="preserve">A new SARS-CoV-2 variant poorly detected by RT-PCR on nasopharyngeal samples, with high lethality: an observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+                <w:t xml:space="preserve">Pierre Fillâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Prazuck</w:t>
+                <w:t xml:space="preserve">Marie-José Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Terrier</w:t>
+                <w:t xml:space="preserve">Sylvie Behillil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel André</w:t>
+                <w:t xml:space="preserve">Remi Vatan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
+                <w:t xml:space="preserve">Pascale Reusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.298.e9-298.e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-01792-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03654237v1</w:t>
+                <w:t xml:space="preserve">hal-03373018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new SARS-CoV-2 variant poorly detected by RT-PCR on nasopharyngeal samples, with high lethality: an observational study</w:t>
+                <w:t xml:space="preserve">Serum neutralization of SARS-CoV-2 Omicron sublineages BA.1 and BA.2 in patients receiving monoclonal antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fillâtre</w:t>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Dufour</w:t>
+                <w:t xml:space="preserve">Thierry Prazuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Behillil</w:t>
+                <w:t xml:space="preserve">Benjamin Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Vatan</w:t>
+                <w:t xml:space="preserve">Emmanuel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Reusse</w:t>
+                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (2), pp.298.e9-298.e15. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.09.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-01792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373018v1</w:t>
+                <w:t xml:space="preserve">pasteur-03654237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of DAXX as a restriction factor of SARS-CoV-2 through a CRISPR/Cas9 screen</w:t>
+                <w:t xml:space="preserve">Fusogenicity and neutralization sensitivity of the SARS-CoV-2 Delta sublineage AY.4.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mac Kain</w:t>
+                <w:t xml:space="preserve">Nell Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie-Marie Aicher</w:t>
+                <w:t xml:space="preserve">William Bolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arhel</w:t>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Baidaliuk</w:t>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, 13 p. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.103934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30134-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03707111v2</w:t>
+                <w:t xml:space="preserve">pasteur-03654246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced sensitivity of SARS-CoV-2 variant Delta to antibody neutralization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of DAXX as a restriction factor of SARS-CoV-2 through a CRISPR/Cas9 screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Veyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Alice Mac Kain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlane Maarifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie-Marie Aicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baidaliuk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03777-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30134-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03696844v1</w:t>
+                <w:t xml:space="preserve">pasteur-03707111v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel SARS-CoV-2 related coronavirus in bats from Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibol Hul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik A. Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Hassanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tey Putita Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.6563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-26809-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03576361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent African strains of Zika virus display higher transmissibility and fetal pathogenicity than Asian strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Aubry</w:t>
+                <w:t xml:space="preserve">Reduced sensitivity of SARS-CoV-2 variant Delta to antibody neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Jacobs</w:t>
+                <w:t xml:space="preserve">David Veyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baidaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlis Darmuzey</w:t>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Lequime</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leen Delang</w:t>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21199-z⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 596 (7871), pp.276-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03777-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690839v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03696844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-retroviral Endogenous Viral Element Limits Cognate Virus Replication in Aedes aegypti Ovaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent African strains of Zika virus display higher transmissibility and fetal pathogenicity than Asian strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasutsugu Suzuki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artem Baidaliuk</w:t>
+                <w:t xml:space="preserve">Sofie Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Miesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Frangeul</w:t>
+                <w:t xml:space="preserve">Maïlis Darmuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Crist</w:t>
+                <w:t xml:space="preserve">Sebastian Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leen Delang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.06.057⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21199-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164933v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Zika virus susceptibility of globally invasive Aedes aegypti populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Novel genome sequences of cell-fusing agent virus allow comparison of virus phylogeny with the genetic structure of Aedes aegypti populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baidaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah H. Rose</w:t>
+                <w:t xml:space="preserve">Laura B Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 370 (6519), pp.991-996. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.veaa018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abd3663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veaa018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03260288v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introductions and early spread of SARS-CoV-2 in France, 24 January to 23 March 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Zika virus susceptibility of globally invasive Aedes aegypti populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Gámbaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Artem Baidaliuk</w:t>
+                <w:t xml:space="preserve">Caroline Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Donati</w:t>
+                <w:t xml:space="preserve">Igor Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Albert</w:t>
+                <w:t xml:space="preserve">Noah H. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (26), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6519), pp.991-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.26.2001200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abd3663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03139190v1</w:t>
+                <w:t xml:space="preserve">pasteur-03260288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel genome sequences of cell-fusing agent virus allow comparison of virus phylogeny with the genetic structure of Aedes aegypti populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Non-retroviral Endogenous Viral Element Limits Cognate Virus Replication in Aedes aegypti Ovaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasutsugu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baidaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura B Dickson</w:t>
+                <w:t xml:space="preserve">Pascal Miesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Frangeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Crist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veaa018⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (18), pp.3495-3506.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862309v1</w:t>
+                <w:t xml:space="preserve">hal-03164933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introductions and early spread of SARS-CoV-2 in France, 24 January to 23 March 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Gámbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Behillil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baidaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.26.2001200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03139190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cell-Fusing Agent Virus Reduces Arbovirus Dissemination in Aedes aegypti Mosquitoes In Vivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baidaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott F Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93, pp.e00705-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00705-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02274832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1866,114 +2000,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between the insect-specific flavivirus CFAV, its mosquito host aedes aegypti, and co-infecting arboviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baidaliuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virology. Sorbonne Université, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SORUS494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03459425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2120,51 +2254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235801v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beth Crist" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103934" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01792-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fill&#226;tre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vatan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reusse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.09.035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03707111v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mac Kain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30134-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03777-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A. Karlsson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26809-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Jacobs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Darmuzey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Delang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21199-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutsugu Suzuki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Miesen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.057" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana G&#225;mbaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.26.2001200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02274832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott F Miot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00705-19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03459425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS494" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05564940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva A Krupa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Levillayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E L Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0005705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235801v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beth Crist" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fill&#226;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vatan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.09.035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01792-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03707111v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mac Kain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30134-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delaune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A. Karlsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26809-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03777-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Jacobs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Darmuzey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Delang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21199-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutsugu Suzuki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Miesen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crist" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana G&#225;mbaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.26.2001200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02274832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott F Miot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00705-19" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03459425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>