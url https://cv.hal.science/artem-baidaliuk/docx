--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -1306,563 +1306,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel genome sequences of cell-fusing agent virus allow comparison of virus phylogeny with the genetic structure of Aedes aegypti populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-retroviral Endogenous Viral Element Limits Cognate Virus Replication in Aedes aegypti Ovaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasutsugu Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baidaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+                <w:t xml:space="preserve">Pascal Miesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Frangeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura B Dickson</w:t>
+                <w:t xml:space="preserve">Anna Crist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.veaa018. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (18), pp.3495-3506.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veaa018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862309v1</w:t>
+                <w:t xml:space="preserve">hal-03164933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Zika virus susceptibility of globally invasive Aedes aegypti populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah H. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 370 (6519), pp.991-996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.abd3663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03260288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-retroviral Endogenous Viral Element Limits Cognate Virus Replication in Aedes aegypti Ovaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasutsugu Suzuki</w:t>
+                <w:t xml:space="preserve">Introductions and early spread of SARS-CoV-2 in France, 24 January to 23 March 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Gámbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Behillil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baidaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Crist</w:t>
+                <w:t xml:space="preserve">Flora Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.06.057⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.26.2001200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164933v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03139190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introductions and early spread of SARS-CoV-2 in France, 24 January to 23 March 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel genome sequences of cell-fusing agent virus allow comparison of virus phylogeny with the genetic structure of Aedes aegypti populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Baidaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Donati</w:t>
+                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Albert</w:t>
+                <w:t xml:space="preserve">Laura B Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (26), </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.veaa018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2020.25.26.2001200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veaa018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03139190v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Fusing Agent Virus Reduces Arbovirus Dissemination in Aedes aegypti Mosquitoes In Vivo.</w:t>
               </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott F Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2254,51 +2254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05564940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva A Krupa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Levillayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E L Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0005705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235801v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beth Crist" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fill&#226;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vatan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.09.035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01792-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03707111v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mac Kain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30134-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delaune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A. Karlsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26809-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03777-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Jacobs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Darmuzey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Delang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21199-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862309v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutsugu Suzuki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Miesen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crist" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana G&#225;mbaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.26.2001200" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02274832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott F Miot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00705-19" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03459425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05564940v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva A Krupa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Levillayer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E L Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0005705" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235801v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beth Crist" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fill&#226;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Vatan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Reusse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.09.035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01792-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103934" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03707111v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mac Kain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Maarifi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Marie Aicher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arhel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30134-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Delaune" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Hul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik A. Karlsson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26809-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03696844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03777-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Jacobs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Darmuzey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Delang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21199-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03164933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutsugu Suzuki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Miesen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Crist" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.06.057" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana G&#225;mbaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2020.25.26.2001200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02274832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott F Miot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Delaigue" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00705-19" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03459425v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SORUS494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>