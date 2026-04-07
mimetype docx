--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -314,325 +314,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Postural Balance for a Tensegrity-based Vertebral Column Robot</w:t>
+                <w:t xml:space="preserve">A Granule-Pyramidal Cell Model for Learning and Predicting Trajectories Online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Pitti</w:t>
+                <w:t xml:space="preserve">Mehdi Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Kuras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Andry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Symposium on Adaptive Motion of Animals and Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Artifical Neural Networks and Machine Learning - ICANN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609589v1</w:t>
+                <w:t xml:space="preserve">hal-01593365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Granule-Pyramidal Cell Model for Learning and Predicting Trajectories Online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Abdelwahed</w:t>
+                <w:t xml:space="preserve">Control of Postural Balance for a Tensegrity-based Vertebral Column Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Kuras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Andry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artifical Neural Networks and Machine Learning - ICANN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">AMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593365v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Postural Balance for a Tensegrity-based Vertebral Column Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Kuras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">The 8th International Symposium on Adaptive Motion of Animals and Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673375v1</w:t>
+                <w:t xml:space="preserve">hal-01609589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touch-based Admittance Control of a Robotic Arm using Neural Learning of an Artificial Skin</w:t>
               </w:r>
@@ -1642,282 +1642,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Behavior Of An Electromechanical Arm Robot In a Case Of Physical Interaction With a Human Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artem Melnyk</w:t>
+                <w:t xml:space="preserve">Non-Invasive Low Cost Method for Linear and Angular Accelerations Measurement in Biped Locomotion Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Henaff</w:t>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Ben Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Borysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference SENSORS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Limerik, Ireland. pp.1756-1759</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667693v1</w:t>
+                <w:t xml:space="preserve">hal-00667677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Invasive Low Cost Method for Linear and Angular Accelerations Measurement in Biped Locomotion Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
+                <w:t xml:space="preserve">Adaptive Behavior Of An Electromechanical Arm Robot In a Case Of Physical Interaction With a Human Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Melnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Razakarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Borysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaussier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference SENSORS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Budapest, Hungary. pp.689-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2011.6027148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667677v1</w:t>
+                <w:t xml:space="preserve">hal-00667693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2325,51 +2325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00525-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2018.1483209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pitti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Kuras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdelwahed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tolochko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2015.7146918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Khomenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Borysenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2014.6873983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2013.6552033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CERG0745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00525-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2018.1483209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdelwahed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Kuras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pitti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tolochko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2015.7146918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Khomenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Borysenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2014.6873983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2013.6552033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027148" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CERG0745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>