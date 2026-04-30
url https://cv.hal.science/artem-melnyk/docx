--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1400,269 +1400,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical human-robot interaction in the handshaking case: learning of rhythmicity using oscillators neuron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic hardware design of a low cost tactile sensor device for physical Human-Robot Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganna Pugach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Borysenko</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IFAC Conference on Manufacturing Modelling, Management, and Control, IFAC MIM '2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELNANO 2013 - 33rd IEEE International Scientific Conference Electronics and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kiev, Ukraine. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ELNANO.2013.6552033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802019v1</w:t>
+                <w:t xml:space="preserve">hal-00784892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic hardware design of a low cost tactile sensor device for physical Human-Robot Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ganna Pugach</w:t>
+                <w:t xml:space="preserve">Physical human-robot interaction in the handshaking case: learning of rhythmicity using oscillators neuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Melnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viacheslav Khomenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pitti</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Borysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Henaff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELNANO 2013 - 33rd IEEE International Scientific Conference Electronics and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IFAC Conference on Manufacturing Modelling, Management, and Control, IFAC MIM '2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, St Petersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ELNANO.2013.6552033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00784892v1</w:t>
+                <w:t xml:space="preserve">hal-00802019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Invasive Low Cost Method for Linear and Angular Accelerations Measurement in Biped Locomotion Mechanism</w:t>
               </w:r>
@@ -2325,51 +2325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00525-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2018.1483209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdelwahed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Kuras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pitti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tolochko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2015.7146918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Khomenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Borysenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2014.6873983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2013.6552033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027148" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CERG0745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Melnyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-019-00525-y" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2018.1483209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abdelwahed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Kuras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pitti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673368v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganna Pugach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Tolochko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2015.7146918" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viacheslav Khomenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Borysenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2014.6873983" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2013.6552033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Ouezdou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Razakarivony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2011.6027148" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulbois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CERG0745" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>