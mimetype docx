--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -66,706 +66,706 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified positive radiative forcing at a greening Canadian boreal-Arctic transition over the last four decades</w:t>
+                <w:t xml:space="preserve">Snow melt-out date (SMOD) change spanning four decades in European temperate mountains at 30 m from Landsat time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dominé</w:t>
+                <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bayle</w:t>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Belke-Brea</w:t>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Lévesque</w:t>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Picard</w:t>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 322, pp.114715. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2025.114715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05044-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344788v1</w:t>
+                <w:t xml:space="preserve">insu-05105816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow melt-out date (SMOD) change spanning four decades in European temperate mountains at 30 m from Landsat time series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">19th-century afforestation policies have predisposed mountain slopes to forest expansion under recent climate warming in the southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gascoin</w:t>
+                <w:t xml:space="preserve">Baptiste Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Stoffel</w:t>
+                <w:t xml:space="preserve">Claire Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.706. </w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (6), pp.753-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05044-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/03091333251378970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05105816v1</w:t>
+                <w:t xml:space="preserve">hal-05553930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landsat‐based greening trends in alpine ecosystems are inflated by multidecadal increases in summer observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantified positive radiative forcing at a greening Canadian boreal-Arctic transition over the last four decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Choler</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belke-Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.07394⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 322, pp.114715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2025.114715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686240v1</w:t>
+                <w:t xml:space="preserve">hal-05344788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the distribution and limiting factors of Ericaceae-dominated shrublands in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landsat‐based greening trends in alpine ecosystems are inflated by multidecadal increases in summer observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bayle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan T Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21425/F5FBG61746⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437539v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct waves of greening in northeastern Canada: summer warming does not tell the whole story</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Uncovering the distribution and limiting factors of Ericaceae-dominated shrublands in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+                <w:t xml:space="preserve">Bradley Z Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boudreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Choler</w:t>
+                <w:t xml:space="preserve">Loïc Francon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (6), pp.064051. </w:t>
+              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac74d6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21425/F5FBG61746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701019v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the distribution and productivity of mountain grasslands in the Gran Paradiso National Park, NW Italy: A remote sensing approach</w:t>
               </w:r>
@@ -790,64 +790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cremonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galvagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 108, pp.102718. </w:t>
@@ -879,497 +879,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03668293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tempo of greening in the European Alps: Spatial variations on a common theme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Two distinct waves of greening in northeastern Canada: summer warming does not tell the whole story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15820⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.064051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac74d6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763841v1</w:t>
+                <w:t xml:space="preserve">hal-03701019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recent history of deglaciation and vegetation establishment in a contrasted geomorphological context, Glacier Blanc, French Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The tempo of greening in the European Alps: Spatial variations on a common theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Randin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Filippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (21), pp.5614-5628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17445647.2020.1829115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04096387v1</w:t>
+                <w:t xml:space="preserve">hal-03763841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic Drivers of Greening Trends in the Alps</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A recent history of deglaciation and vegetation establishment in a contrasted geomorphological context, Glacier Blanc, French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11212527⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.766-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17445647.2020.1829115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086071v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Mapping of Mountain Shrublands Using the Sentinel-2 Red-Edge Band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climatic Drivers of Greening Trends in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Filippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Cremonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galvagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Isabellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (21), pp.2527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11212527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved Mapping of Mountain Shrublands Using the Sentinel-2 Red-Edge Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Z. Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thiérion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Isenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (23), pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs11232807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1379,177 +1513,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate, not land-use, drives a recent acceleration of larch expansion at the forest-grassland ecotone in the southern French alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Perron Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mountain Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Innsbruck, Sep 2025, Innsbruck, Austria. pp.178326, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.178326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1696,51 +1830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belke-Brea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#233;vesque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05105816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05044-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan T Berner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07394" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z Carlson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG61746" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boudreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac74d6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galvagno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Carlson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15820" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2020.1829115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isabellon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11212527" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z. Carlson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Isenmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11232807" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Perron Chambard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05105816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05044-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B K Rathgeber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333251378970" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belke-Brea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#233;vesque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114715" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan T Berner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z Carlson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG61746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galvagno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boudreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac74d6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Carlson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2020.1829115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isabellon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11212527" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z. Carlson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Isenmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11232807" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Perron Chambard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178326" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>