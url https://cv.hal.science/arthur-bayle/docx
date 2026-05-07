--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -100,490 +100,490 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow melt-out date (SMOD) change spanning four decades in European temperate mountains at 30 m from Landsat time series</w:t>
+                <w:t xml:space="preserve">Quantified positive radiative forcing at a greening Canadian boreal-Arctic transition over the last four decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Dominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Corona</w:t>
+                <w:t xml:space="preserve">Maria Belke-Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Stoffel</w:t>
+                <w:t xml:space="preserve">Esther Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
+                <w:t xml:space="preserve">Ghislain Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.706. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 322, pp.114715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05044-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2025.114715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05105816v1</w:t>
+                <w:t xml:space="preserve">hal-05344788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">19th-century afforestation policies have predisposed mountain slopes to forest expansion under recent climate warming in the southern French Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Snow melt-out date (SMOD) change spanning four decades in European temperate mountains at 30 m from Landsat time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Nicoud</w:t>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+                <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Peres</w:t>
+                <w:t xml:space="preserve">Markus Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (6), pp.753-772. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/03091333251378970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05044-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553930v1</w:t>
+                <w:t xml:space="preserve">insu-05105816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified positive radiative forcing at a greening Canadian boreal-Arctic transition over the last four decades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">19th-century afforestation policies have predisposed mountain slopes to forest expansion under recent climate warming in the southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dominé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bayle</w:t>
+                <w:t xml:space="preserve">Baptiste Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Belke-Brea</w:t>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Lévesque</w:t>
+                <w:t xml:space="preserve">Claire Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Picard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille B K Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 322, pp.114715. </w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (6), pp.753-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2025.114715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/03091333251378970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344788v1</w:t>
+                <w:t xml:space="preserve">hal-05553930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landsat‐based greening trends in alpine ecosystems are inflated by multidecadal increases in summer observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan T Berner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -617,103 +617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the distribution and limiting factors of Ericaceae-dominated shrublands in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Z Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Francon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -745,377 +745,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the distribution and productivity of mountain grasslands in the Gran Paradiso National Park, NW Italy: A remote sensing approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two distinct waves of greening in northeastern Canada: summer warming does not tell the whole story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Filippa</w:t>
+                <w:t xml:space="preserve">Alexandre Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Cremonese</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Galvagno</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stéphane Boudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108, pp.102718. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.064051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac74d6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03668293v1</w:t>
+                <w:t xml:space="preserve">hal-03701019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct waves of greening in northeastern Canada: summer warming does not tell the whole story</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the distribution and productivity of mountain grasslands in the Gran Paradiso National Park, NW Italy: A remote sensing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Filippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Cremonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galvagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (6), pp.064051. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.102718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac74d6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701019v1</w:t>
+                <w:t xml:space="preserve">insu-03668293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tempo of greening in the European Alps: Spatial variations on a common theme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Randin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (21), pp.5614-5628. </w:t>
@@ -1153,51 +1153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recent history of deglaciation and vegetation establishment in a contrasted geomorphological context, Glacier Blanc, French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Maps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (2), pp.766-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1231,103 +1231,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic Drivers of Greening Trends in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Filippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cremonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galvagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Isabellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (21), pp.2527. </w:t>
@@ -1365,51 +1365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Mapping of Mountain Shrublands Using the Sentinel-2 Red-Edge Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradley Z. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thiérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Isenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (23), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1527,77 +1527,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate, not land-use, drives a recent acceleration of larch expansion at the forest-grassland ecotone in the southern French alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Perron Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1830,51 +1830,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05105816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05044-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B K Rathgeber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333251378970" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344788v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belke-Brea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#233;vesque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114715" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan T Berner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z Carlson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG61746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galvagno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102718" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boudreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac74d6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Carlson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2020.1829115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isabellon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11212527" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z. Carlson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Isenmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11232807" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Perron Chambard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178326" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domin&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belke-Brea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#233;vesque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05105816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05044-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille B K Rathgeber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03091333251378970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan T Berner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z Carlson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Francon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG61746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dedieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boudreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac74d6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Filippa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galvagno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102718" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Carlson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Randin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2020.1829115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Isabellon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11212527" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Z. Carlson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Isenmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11232807" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Perron Chambard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178326" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>