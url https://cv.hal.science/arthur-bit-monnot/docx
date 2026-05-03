--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1006,420 +1006,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Operational Deliberation in a Refinement Acting Engine with Continuous Planning</w:t>
+                <w:t xml:space="preserve">Towards Teaching High-Level Behaviors to a Robotic Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Turi</w:t>
+                <w:t xml:space="preserve">Philippe Hérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Acting, Planning and Execution (IntEx), ICAPS'23 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">HRI Human-Interactive Robot Learning Workshop (HIRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107355v1</w:t>
+                <w:t xml:space="preserve">hal-04016861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification prévisionnelle de véhicules autonomes pour la logistique interne de systèmes de production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Briand</w:t>
+                <w:t xml:space="preserve">Enhancing Operational Deliberation in a Refinement Acting Engine with Continuous Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Turi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Deckx van Ruys</w:t>
+                <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Integrated Acting, Planning and Execution (IntEx), ICAPS'23 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249513v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Robot Task Planning to Secure Human Group Progress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Lesire</w:t>
+                <w:t xml:space="preserve">Planification prévisionnelle de véhicules autonomes pour la logistique interne de systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deckx van Ruys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI Agents and Robots for reliable Engineered Autonomy Workshop (AREA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500447v1</w:t>
+                <w:t xml:space="preserve">hal-04249513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Hybrid CP-SAT Search for Disjunctive Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Robot Task Planning to Secure Human Group Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023))</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI Agents and Robots for reliable Engineered Autonomy Workshop (AREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cracovie, Poland. pp.113 - 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/eptcs.391.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174800v1</w:t>
+                <w:t xml:space="preserve">hal-04500447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Demonstrations for Learning the Structure and Parameters of Hierarchical Task Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1430,320 +1443,307 @@
               <w:t xml:space="preserve">The 36th International FLAIRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Clearwater Beach, Florida, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32473/flairs.36.133327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Hierarchical Task Networks Parameters from Demonstrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Hybrid CP-SAT Search for Disjunctive Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPS Hierarchical Planning Workshop (HPlan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174929v1</w:t>
+                <w:t xml:space="preserve">hal-04174800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting with Lifted Plan-Space Planning as Scheduling: Aries in the 2023 IPC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting Hierarchical Task Networks Parameters from Demonstrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hérail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Planning Competition at the 33rd International Conference on Automated Planning and Scheduling</w:t>
+              <w:t xml:space="preserve">ICAPS Hierarchical Planning Workshop (HPlan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174737v1</w:t>
+                <w:t xml:space="preserve">hal-04174929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Teaching High-Level Behaviors to a Robotic Agent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimenting with Lifted Plan-Space Planning as Scheduling: Aries in the 2023 IPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI Human-Interactive Robot Learning Workshop (HIRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">2023 International Planning Competition at the 33rd International Conference on Automated Planning and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016861v1</w:t>
+                <w:t xml:space="preserve">hal-04174737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Operational Models from Demonstrations: Parameterization and Model Quality Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance of a Refinement-based Acting Engine with a Hierarchical Temporal Planner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Turi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending a Refinement Acting Engine for Fleet Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Turi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Dvo﻿﻿rak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3030,51 +3030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3378,156 +3378,231 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Constraint Formulation for Domain Repair with Ground or Lifted Test Plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nika Beriachvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">FAPE: a Constraint-based Planner for Generative and Hierarchical Temporal Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3537,114 +3612,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and Hierarchical Models for Planning and Acting in Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Institut National Polytechnique de Toulouse - INPT, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016INPT0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01444926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3791,51 +3866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04850710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Micheli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele R&#246;ger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Godet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Siboulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Coupvent Des Graviers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v35i1.36137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire-Cabaniols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233792v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Milliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71637-9_32" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Turi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deckx van Ruys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04500447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.391.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174800v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04063794v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;rail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133327" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922098v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarthou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02931989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02931996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pulina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Tacchella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310844v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Do" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01319768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvo&#65279;&#65279;rak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvorak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2013.150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04587729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Siboulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Coupvent des Graviers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yelloz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Smith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01444926v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0128" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04850710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Micheli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele R&#246;ger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Godet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Siboulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Coupvent Des Graviers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v35i1.36137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire-Cabaniols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233792v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Milliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71637-9_32" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;rail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Turi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deckx van Ruys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04500447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.391.13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04063794v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133327" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922098v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarthou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02931989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02931996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pulina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Tacchella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310844v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Do" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01319768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvo&#65279;&#65279;rak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvorak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2013.150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04587729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Siboulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Coupvent des Graviers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yelloz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Beriachvili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01444926v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>