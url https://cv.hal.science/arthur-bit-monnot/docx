--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1088,481 +1088,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Operational Deliberation in a Refinement Acting Engine with Continuous Planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Hybrid CP-SAT Search for Disjunctive Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Acting, Planning and Execution (IntEx), ICAPS'23 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107355v1</w:t>
+                <w:t xml:space="preserve">hal-04174800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification prévisionnelle de véhicules autonomes pour la logistique interne de systèmes de production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Briand</w:t>
+                <w:t xml:space="preserve">Enhancing Operational Deliberation in a Refinement Acting Engine with Continuous Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Turi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Deckx van Ruys</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Integrated Acting, Planning and Execution (IntEx), ICAPS'23 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249513v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Robot Task Planning to Secure Human Group Progress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Lesire</w:t>
+                <w:t xml:space="preserve">Planification prévisionnelle de véhicules autonomes pour la logistique interne de systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deckx van Ruys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI Agents and Robots for reliable Engineered Autonomy Workshop (AREA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500447v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Demonstrations for Learning the Structure and Parameters of Hierarchical Task Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hérail</w:t>
+                <w:t xml:space="preserve">Multi-Robot Task Planning to Secure Human Group Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th International FLAIRS Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32473/flairs.36.133327⟩</w:t>
+              <w:t xml:space="preserve">ECAI Agents and Robots for reliable Engineered Autonomy Workshop (AREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cracovie, Poland. pp.113 - 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/eptcs.391.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063794v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Hybrid CP-SAT Search for Disjunctive Scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Demonstrations for Learning the Structure and Parameters of Hierarchical Task Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hérail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Artificial Intelligence (ECAI 2023))</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 36th International FLAIRS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Clearwater Beach, Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.36.133327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174800v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Hierarchical Task Networks Parameters from Demonstrations</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance of a Refinement-based Acting Engine with a Hierarchical Temporal Planner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Turi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending a Refinement Acting Engine for Fleet Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Turi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2233,200 +2233,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint-Based Encoding for Domain-Independent Temporal Planning</w:t>
+                <w:t xml:space="preserve">A Local Search Approach to Observation Planning with Multiple UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931989v1</w:t>
+                <w:t xml:space="preserve">hal-01730655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Local Search Approach to Observation Planning with Multiple UAVs</w:t>
+                <w:t xml:space="preserve">A Constraint-Based Encoding for Domain-Independent Temporal Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automated Planning and Scheduling (ICAPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98334-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730655v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning to Monitor Wildfires with a Fleet of UAVs</w:t>
               </w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2890,243 +2890,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan-Space Hierarchical Planning with the Action Notation Modeling Language</w:t>
+                <w:t xml:space="preserve">A Flexible ANML Actor and Planner in Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Dvo﻿﻿rak</w:t>
+                <w:t xml:space="preserve">Filip Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Planning and Robotics (PlanRob) Workshop (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138105v1</w:t>
+                <w:t xml:space="preserve">hal-01138111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible ANML Actor and Planner in Robotics</w:t>
+                <w:t xml:space="preserve">Plan-Space Hierarchical Planning with the Action Notation Modeling Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Dvorak</w:t>
+                <w:t xml:space="preserve">Filip Dvo﻿﻿rak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning and Robotics (PlanRob) Workshop (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Portsmouth, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138111v1</w:t>
+                <w:t xml:space="preserve">hal-01138105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpooling : the 2 Synchronization Points Shortest Paths Problem</w:t>
               </w:r>
@@ -3463,51 +3463,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05581113v1</w:t>
+                <w:t xml:space="preserve">hal-05581113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAPE: a Constraint-based Planner for Generative and Hierarchical Temporal Planning</w:t>
               </w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bit-Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3866,51 +3866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04850710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Micheli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele R&#246;ger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Godet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Siboulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Coupvent Des Graviers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v35i1.36137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire-Cabaniols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233792v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Milliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71637-9_32" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;rail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Turi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deckx van Ruys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04500447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.391.13" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04063794v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133327" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922098v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarthou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02931989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02931996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pulina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Tacchella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310844v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Do" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01319768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvo&#65279;&#65279;rak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138111v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvorak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2013.150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04587729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Siboulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Coupvent des Graviers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yelloz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Beriachvili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01444926v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04850710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Micheli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bit-Monnot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele R&#246;ger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.102012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.13065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104071" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Godet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Siboulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Coupvent Des Graviers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icaps.v35i1.36137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire-Cabaniols" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05233792v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abdeljaouad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Milliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71637-9_32" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H&#233;rail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Turi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04249513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deckx van Ruys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04500447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/eptcs.391.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04063794v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.36.133327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04174929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922098v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarthou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN47096.2020.9223485" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02931989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98334-9_3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01852176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02931996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pulina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Tacchella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310844v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Do" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01319768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvorak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Dvo&#65279;&#65279;rak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843628v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2013.150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04587729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Siboulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Coupvent des Graviers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yelloz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581113v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Beriachvili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02987044v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01444926v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016INPT0128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>