--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur BONGRAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arthur-bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7074-9672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for small animals targeted irradiations at conventional and ultra-high dose rates 65 MeV proton beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.103332. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting radioactive particles in complex environmental samples using real-time autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester M Jolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.5413. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Radio-Cesium Detection Using Quantitative Real-Time Autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joni Parkkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (25), pp.22523-22535. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arronax platform for proton flash irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulteau-Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.S105. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01681-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of short-lived positron emitters for in-beam and real-time $\beta^+$ range monitoring in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.248-255. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of an in-beam PET demonstrator dedicated to the ballistic control of hadrontherapy treatments with 65 MeV protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2780447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for Targeted Alpha Therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Isotopes (11ICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvia Fedoruk Canadian Centre for Nuclear Innovation (the Fedoruk Centre); University of Saskatchewan; Tourism Saskatoon, Jul 2023, Saskatoon, Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for TAT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-beam tests of a PET demonstrator (LAPD) for hadrontherapy beam ballistic control: data comparison to Geant4 Monte-Carlo predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Poland. pp.09005, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022509005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tests of an in-beam PET demonstrator (LAPD) for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.09008, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range verification in proton therapy: Simulation of the LAPD demonstrator and its original approach to in-beam PET ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Geant4 International User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of a PET-like detector for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Radiations and Applications in various fields of research - RAD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments & contribution to TAT of systems dedicated to α autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Cape Town, South Africa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital real-time high-resolution imaging system to quantify and identify all emitted charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals (ISTR-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des performances d'un détecteur dédié au contrôle balistique lors des traitements d'hadronthérapie par simulation Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Médicale [physics.med-ph]. Université Clermont Auvergne [2017-2020], 2019. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019CLFAC094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02923922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur BONGRAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arthur-bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7074-9672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for small animals targeted irradiations at conventional and ultra-high dose rates 65 MeV proton beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.103332. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting radioactive particles in complex environmental samples using real-time autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester M Jolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.5413. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Radio-Cesium Detection Using Quantitative Real-Time Autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joni Parkkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (25), pp.22523-22535. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arronax platform for proton flash irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulteau-Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.S105. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01681-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of short-lived positron emitters for in-beam and real-time $\beta^+$ range monitoring in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.248-255. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of an in-beam PET demonstrator dedicated to the ballistic control of hadrontherapy treatments with 65 MeV protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2780447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for TAT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for Targeted Alpha Therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Isotopes (11ICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvia Fedoruk Canadian Centre for Nuclear Innovation (the Fedoruk Centre); University of Saskatchewan; Tourism Saskatoon, Jul 2023, Saskatoon, Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-beam tests of a PET demonstrator (LAPD) for hadrontherapy beam ballistic control: data comparison to Geant4 Monte-Carlo predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Poland. pp.09005, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022509005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range verification in proton therapy: Simulation of the LAPD demonstrator and its original approach to in-beam PET ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Geant4 International User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tests of an in-beam PET demonstrator (LAPD) for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.09008, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of a PET-like detector for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Radiations and Applications in various fields of research - RAD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals (ISTR-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments & contribution to TAT of systems dedicated to α autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Cape Town, South Africa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital real-time high-resolution imaging system to quantify and identify all emitted charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des performances d'un détecteur dédié au contrôle balistique lors des traitements d'hadronthérapie par simulation Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Médicale [physics.med-ph]. Université Clermont Auvergne [2017-2020], 2019. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019CLFAC094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02923922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44F55989"/>
+    <w:nsid w:val="BD0E9DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-bongrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-9672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103332" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce W.L Ang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester M Jolis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52876-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c00728" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulteau-Harel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01681-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicheney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2780447" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Binet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Insa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022509005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Puren" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02923922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAC094" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-bongrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-9672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103332" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce W.L Ang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester M Jolis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52876-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c00728" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulteau-Harel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01681-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicheney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2780447" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Binet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Insa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022509005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Puren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02923922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAC094" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>