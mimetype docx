--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur BONGRAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arthur-bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7074-9672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for small animals targeted irradiations at conventional and ultra-high dose rates 65 MeV proton beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.103332. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting radioactive particles in complex environmental samples using real-time autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester M Jolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.5413. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Radio-Cesium Detection Using Quantitative Real-Time Autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joni Parkkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (25), pp.22523-22535. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arronax platform for proton flash irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulteau-Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.S105. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01681-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of short-lived positron emitters for in-beam and real-time $\beta^+$ range monitoring in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.248-255. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of an in-beam PET demonstrator dedicated to the ballistic control of hadrontherapy treatments with 65 MeV protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2780447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for TAT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for Targeted Alpha Therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Isotopes (11ICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvia Fedoruk Canadian Centre for Nuclear Innovation (the Fedoruk Centre); University of Saskatchewan; Tourism Saskatoon, Jul 2023, Saskatoon, Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-beam tests of a PET demonstrator (LAPD) for hadrontherapy beam ballistic control: data comparison to Geant4 Monte-Carlo predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Poland. pp.09005, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022509005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range verification in proton therapy: Simulation of the LAPD demonstrator and its original approach to in-beam PET ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Geant4 International User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tests of an in-beam PET demonstrator (LAPD) for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.09008, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of a PET-like detector for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Radiations and Applications in various fields of research - RAD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals (ISTR-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments & contribution to TAT of systems dedicated to α autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Cape Town, South Africa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital real-time high-resolution imaging system to quantify and identify all emitted charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des performances d'un détecteur dédié au contrôle balistique lors des traitements d'hadronthérapie par simulation Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Médicale [physics.med-ph]. Université Clermont Auvergne [2017-2020], 2019. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019CLFAC094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02923922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur BONGRAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arthur-bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7074-9672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for small animals targeted irradiations at conventional and ultra-high dose rates 65 MeV proton beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.103332. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting radioactive particles in complex environmental samples using real-time autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester M Jolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.5413. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Radio-Cesium Detection Using Quantitative Real-Time Autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joni Parkkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (25), pp.22523-22535. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arronax platform for proton flash irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulteau-Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.S105. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01681-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of short-lived positron emitters for in-beam and real-time $\beta^+$ range monitoring in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.248-255. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of an in-beam PET demonstrator dedicated to the ballistic control of hadrontherapy treatments with 65 MeV protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2780447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for Targeted Alpha Therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Isotopes (11ICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvia Fedoruk Canadian Centre for Nuclear Innovation (the Fedoruk Centre); University of Saskatchewan; Tourism Saskatoon, Jul 2023, Saskatoon, Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for TAT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-beam tests of a PET demonstrator (LAPD) for hadrontherapy beam ballistic control: data comparison to Geant4 Monte-Carlo predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Poland. pp.09005, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022509005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tests of an in-beam PET demonstrator (LAPD) for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.09008, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range verification in proton therapy: Simulation of the LAPD demonstrator and its original approach to in-beam PET ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Geant4 International User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of a PET-like detector for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Radiations and Applications in various fields of research - RAD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments & contribution to TAT of systems dedicated to α autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Cape Town, South Africa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital real-time high-resolution imaging system to quantify and identify all emitted charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals (ISTR-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des performances d'un détecteur dédié au contrôle balistique lors des traitements d'hadronthérapie par simulation Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Médicale [physics.med-ph]. Université Clermont Auvergne [2017-2020], 2019. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019CLFAC094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02923922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD0E9DBE"/>
+    <w:nsid w:val="8546E22E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-bongrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-9672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103332" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce W.L Ang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester M Jolis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52876-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c00728" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulteau-Harel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01681-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicheney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2780447" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Binet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Insa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022509005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931247v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Puren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02923922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAC094" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-bongrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-9672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103332" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce W.L Ang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester M Jolis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52876-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c00728" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulteau-Harel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01681-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicheney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2780447" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Binet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Insa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022509005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Puren" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02923922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAC094" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>