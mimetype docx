--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur BONGRAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arthur-bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7074-9672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for small animals targeted irradiations at conventional and ultra-high dose rates 65 MeV proton beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.103332. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting radioactive particles in complex environmental samples using real-time autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester M Jolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.5413. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Radio-Cesium Detection Using Quantitative Real-Time Autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joni Parkkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (25), pp.22523-22535. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arronax platform for proton flash irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulteau-Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.S105. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01681-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of short-lived positron emitters for in-beam and real-time $\beta^+$ range monitoring in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.248-255. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of an in-beam PET demonstrator dedicated to the ballistic control of hadrontherapy treatments with 65 MeV protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2780447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for Targeted Alpha Therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Isotopes (11ICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvia Fedoruk Canadian Centre for Nuclear Innovation (the Fedoruk Centre); University of Saskatchewan; Tourism Saskatoon, Jul 2023, Saskatoon, Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for TAT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-beam tests of a PET demonstrator (LAPD) for hadrontherapy beam ballistic control: data comparison to Geant4 Monte-Carlo predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Poland. pp.09005, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022509005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tests of an in-beam PET demonstrator (LAPD) for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.09008, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range verification in proton therapy: Simulation of the LAPD demonstrator and its original approach to in-beam PET ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Geant4 International User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of a PET-like detector for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Radiations and Applications in various fields of research - RAD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments & contribution to TAT of systems dedicated to α autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Cape Town, South Africa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital real-time high-resolution imaging system to quantify and identify all emitted charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals (ISTR-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des performances d'un détecteur dédié au contrôle balistique lors des traitements d'hadronthérapie par simulation Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Médicale [physics.med-ph]. Université Clermont Auvergne [2017-2020], 2019. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019CLFAC094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02923922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur BONGRAND </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arthur-bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7074-9672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for small animals targeted irradiations at conventional and ultra-high dose rates 65 MeV proton beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Delpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.103332. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting radioactive particles in complex environmental samples using real-time autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester M Jolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.5413. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-52876-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Radio-Cesium Detection Using Quantitative Real-Time Autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joyce W.L Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joni Parkkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (25), pp.22523-22535. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c00728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arronax platform for proton flash irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulteau-Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94, pp.S105. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01681-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13081889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of short-lived positron emitters for in-beam and real-time $\beta^+$ range monitoring in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.248-255. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of an in-beam PET demonstrator dedicated to the ballistic control of hadrontherapy treatments with 65 MeV protons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2780447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for TAT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Le Cap, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View for Targeted Alpha Therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Isotopes (11ICI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvia Fedoruk Canadian Centre for Nuclear Innovation (the Fedoruk Centre); University of Saskatchewan; Tourism Saskatoon, Jul 2023, Saskatoon, Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, a digital autoradiograph for the production of radionuclides for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHITS (Particle and Heavy Ion Transport code System) Advanced Course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OECD/NEA, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BePAT : BeaQuant, un autoradiographe numérique au service de la production de radionucléides pour des applications en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Mechanisms Track (Oral Presentations) UHDR PROTON BEAM VS. CONVENTIONAL: HYDROGEN PEROXIDE AS FLASH EFFECT SENSOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, Austria. pp.S31, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03616960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeaQuant, a digital autoradiograph for radionuclide production for nuclear medicine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR Mi2B; SFPM; SIRIC Montpellier Cancer, Mar 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1120-1797(22)01529-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03620098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHDR proton beam vs conventional: hydrogen peroxide as FLASH effect sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Vandenborre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rosa Fois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-beam tests of a PET demonstrator (LAPD) for hadrontherapy beam ballistic control: data comparison to Geant4 Monte-Carlo predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Poland. pp.09005, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022509005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and tests of an in-beam PET demonstrator (LAPD) for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Force</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guicheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. pp.09008, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range verification in proton therapy: Simulation of the LAPD demonstrator and its original approach to in-beam PET ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Geant4 International User Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and first tests of a PET-like detector for hadrontherapy beam ballistic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Montarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Busato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Insa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Radiations and Applications in various fields of research - RAD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Budva, Montenegro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest development of α emitter imaging and quantification on a large Field Of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Trends in Radiopharmaceuticals (ISTR-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments & contribution to TAT of systems dedicated to α autoradiography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Azzoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Symposium on Targeted Alpha Therapy (TAT 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Cape Town, South Africa. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital real-time high-resolution imaging system to quantify and identify all emitted charged particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Donnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Mouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Servagent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Villoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bongrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferid Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des performances d'un détecteur dédié au contrôle balistique lors des traitements d'hadronthérapie par simulation Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Médicale [physics.med-ph]. Université Clermont Auvergne [2017-2020], 2019. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019CLFAC094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02923922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8546E22E"/>
+    <w:nsid w:val="57D880D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-bongrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-9672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103332" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce W.L Ang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester M Jolis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52876-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c00728" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulteau-Harel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01681-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicheney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2780447" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Binet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Insa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022509005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Puren" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02923922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAC094" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-bongrand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7074-9672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556782v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103332" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce W.L Ang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester M Jolis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52876-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c00728" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulteau-Harel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01681-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montarou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.12.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicheney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2780447" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Champion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403864v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Azzoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03616960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Fois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01500-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03957666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Binet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Busato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Insa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022509005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690062v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721488v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Magne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098723v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Puren" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02923922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019CLFAC094" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>