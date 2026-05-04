--- v1 (2026-03-26)
+++ v2 (2026-05-04)
@@ -1261,493 +1261,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des essais de fluage sur des poutres entaillées de sapin pectiné (Abies alba) à l'état vert en éliminant les effets de rupture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages du sapin pectiné (Abies alba) mis en oeuvre à l'état vert ou partiellement séché pour des applications en structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fournely Eric</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.230-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824386v1</w:t>
+                <w:t xml:space="preserve">hal-04825033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermes de sorption de bois guyanais en relation avec le projet Bois Duramhen 973</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des essais de fluage sur des poutres entaillées de sapin pectiné (Abies alba) à l'état vert en éliminant les effets de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Lefranc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bontemps</w:t>
+                <w:t xml:space="preserve">Mathieu Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournely Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040093v1</w:t>
+                <w:t xml:space="preserve">hal-04824386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep tests on notched beams of silver fir wood (Abies alba),</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isothermes de sorption de bois guyanais en relation avec le projet Bois Duramhen 973</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fournely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Structural Engineering, Mechanics and Computation (SEMC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856426v1</w:t>
+                <w:t xml:space="preserve">hal-04040093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du sapin pectiné (Abies alba) mis en oeuvre à l'état vert ou partiellement séché pour des applications en structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creep tests on notched beams of silver fir wood (Abies alba),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Godi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.230-233</w:t>
+              <w:t xml:space="preserve">8th International Conference on Structural Engineering, Mechanics and Computation (SEMC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825033v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact des entailles de poutres de sapin pectiné (Abies alba) sur les interprétations des essais Bing</w:t>
               </w:r>
@@ -2512,51 +2512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248863v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bontemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-026-01754-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2026.2633328" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Godi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2024.360.a37392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-023-00636-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Arthur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournely Eric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366360v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Godi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Florence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefranc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Charles-Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallat Theo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04151652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UCFA0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gril Joseph" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248863v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bontemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-026-01754-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2026.2633328" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.136026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Godi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2024.360.a37392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-023-00636-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824383v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Arthur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournely Eric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366360v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Godi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Florence" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefranc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Charles-Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallat Theo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857054v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04151652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UCFA0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gril Joseph" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>