--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -370,291 +370,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological 3D reconstruction of multiple anatomical structures from volumetric medical data</w:t>
+                <w:t xml:space="preserve">Virtually measuring layered material appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
+                <w:t xml:space="preserve">Kewei Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Zrour</w:t>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Naudin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2024.103947⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.514604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620010v1</w:t>
+                <w:t xml:space="preserve">hal-04676050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually measuring layered material appearance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kewei Xu</w:t>
+                <w:t xml:space="preserve">Topological 3D reconstruction of multiple anatomical structures from volumetric medical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ribardière</w:t>
+                <w:t xml:space="preserve">Rita Zrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Meneveaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (5), pp.959. </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, pp.103947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.514604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2024.103947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676050v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local spot noise for procedural surface details synthesis</w:t>
               </w:r>
@@ -776,64 +776,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. A Virtual Goniophotometer for Modeling the Light Scattered by Rough Surfaces Covered with a Water Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ribardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cavalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1332,51 +1332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103947" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.514604" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.10.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jourdy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jonchier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02490807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LIMO0108" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044522v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Commin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Protassov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peltier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cavalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104317" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewei Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ribardi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Meneveaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.514604" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zrour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Naudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103947" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamchid Ghazanfarpour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.10.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jourdy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jonchier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Tricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Merillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02490807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LIMO0108" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>