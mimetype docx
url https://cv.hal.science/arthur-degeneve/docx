--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -230,425 +230,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of wall temperature and heat flux distributions in a swirled combustor powered by a methane-air and a CO2-diluted oxyflame</w:t>
+                <w:t xml:space="preserve">Effects of a Diverging Cup on Swirl Number, Flow Pattern, and Topology of Premixed Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jourdaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caudal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 236, pp.1540-1547. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (3), pp.031022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4041518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060434v1</w:t>
+                <w:t xml:space="preserve">hal-01917151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of swirl on the stabilization of non-premixed oxygen-enriched flames above coaxial injectors</w:t>
+                <w:t xml:space="preserve">Analysis of wall temperature and heat flux distributions in a swirled combustor powered by a methane-air and a CO2-diluted oxyflame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jourdaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (12), pp.121018. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.1540-1547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4045024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894371v1</w:t>
+                <w:t xml:space="preserve">hal-02060434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Diverging Cup on Swirl Number, Flow Pattern, and Topology of Premixed Flames</w:t>
+                <w:t xml:space="preserve">Effects of swirl on the stabilization of non-premixed oxygen-enriched flames above coaxial injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 141 (3), pp.031022. </w:t>
+              <w:t xml:space="preserve">, 2019, 141 (12), pp.121018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4041518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4045024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917151v1</w:t>
+                <w:t xml:space="preserve">hal-02894371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling relations for the length of coaxial oxy-flames with and without swirl</w:t>
               </w:r>
@@ -794,278 +794,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inner swirl on flow and combustion patterns from non-premixed oxygen enriched flames above coaxial injectors</w:t>
+                <w:t xml:space="preserve">Effects of Swirl on the Stabilization of Non-Premixed Oxygen Enriched Flames Above Coaxial Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2019-91516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496826v1</w:t>
+                <w:t xml:space="preserve">hal-02495543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Swirl on the Stabilization of Non-Premixed Oxygen Enriched Flames Above Coaxial Injectors</w:t>
+                <w:t xml:space="preserve">Effects of inner swirl on flow and combustion patterns from non-premixed oxygen enriched flames above coaxial injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2019-91516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02495543v1</w:t>
+                <w:t xml:space="preserve">hal-02496826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flame surface density and flame wrinkling from swirling CH4/air and CO2-diluted premixed flames</w:t>
               </w:r>
@@ -2074,51 +2074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degen&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degeneve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91516" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03036169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPAST025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degen&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degeneve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03036169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPAST025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>