--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -794,278 +794,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Swirl on the Stabilization of Non-Premixed Oxygen Enriched Flames Above Coaxial Injectors</w:t>
+                <w:t xml:space="preserve">Effects of inner swirl on flow and combustion patterns from non-premixed oxygen enriched flames above coaxial injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisboa, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495543v1</w:t>
+                <w:t xml:space="preserve">hal-02496826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of inner swirl on flow and combustion patterns from non-premixed oxygen enriched flames above coaxial injectors</w:t>
+                <w:t xml:space="preserve">Effects of Swirl on the Stabilization of Non-Premixed Oxygen Enriched Flames Above Coaxial Injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Degenève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2019: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2019-91516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496826v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flame surface density and flame wrinkling from swirling CH4/air and CO2-diluted premixed flames</w:t>
               </w:r>
@@ -2074,51 +2074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degen&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degeneve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91516" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03036169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPAST025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215131v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Degen&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mirat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917151v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jourdaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041518" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.09.012" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degeneve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jourdaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496826v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91516" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76152" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03036169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPAST025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>