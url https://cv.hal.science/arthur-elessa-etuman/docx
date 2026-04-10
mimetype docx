--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1382,51 +1382,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLYMPUS: An urban emissions model focused on the individual</w:t>
+                <w:t xml:space="preserve">Impacts of urban forms on road transport emissions and air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
@@ -1440,75 +1440,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447444v1</w:t>
+                <w:t xml:space="preserve">hal-04447436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of urban forms on road transport emissions and air quality</w:t>
+                <w:t xml:space="preserve">OLYMPUS: An urban emissions model focused on the individual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
@@ -1522,51 +1522,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447436v1</w:t>
+                <w:t xml:space="preserve">hal-04447444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling human exposure to urban air quality Application to Paris megacity</w:t>
               </w:r>
@@ -1975,73 +1975,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">14th International conference on Atmospheric Sciences and Application to Air Quality (ASAAQ14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447251v1</w:t>
+                <w:t xml:space="preserve">hal-04447265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban compaction vs city sprawl : impact of road traffic on air quality in the greater Paris</w:t>
               </w:r>
@@ -2096,73 +2096,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference on Atmospheric Sciences and Application to Air Quality (ASAAQ14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447265v1</w:t>
+                <w:t xml:space="preserve">hal-04447251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of urban spatial structure on air quality an integrated modeling approach</w:t>
               </w:r>
@@ -2703,51 +2703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Benoussa&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Makni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2025.102340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04480436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virna Rivera Salas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6740" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04806992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Makni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04493746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Benoussa&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Makni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2025.102340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04480436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virna Rivera Salas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6740" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04806992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Makni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04493746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>