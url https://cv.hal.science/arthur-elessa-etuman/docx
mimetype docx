--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -738,239 +738,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-spatial analysis of air pollution exposure in the Greater Paris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan environnemental du transport de fret en Ile-de-France : une analyse par approche multiagents des tournées et de leur impact sur le secteur des transports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gardrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">séminaire de recherche SMART, axé autour de la simulation multi-agents du transport de personnes et de marchandises.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marne la Vallée (conférence en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806992v1</w:t>
+                <w:t xml:space="preserve">hal-04447512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan environnemental du transport de fret en Ile-de-France : une analyse par approche multiagents des tournées et de leur impact sur le secteur des transports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A socio-spatial analysis of air pollution exposure in the Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Benoussaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gardrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de recherche SMART, axé autour de la simulation multi-agents du transport de personnes et de marchandises.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447512v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling socio differentiated exposure to air pollution in the Greater Paris</w:t>
               </w:r>
@@ -1090,64 +1090,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan environnemental du transport de fret en Ile-de-France : une analyse à l'échelle des tournées 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gardrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire SPLOTT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Marne la Vallée (conférence en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1306,64 +1306,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles pour estimer la contribution du transport de marchandises à la dégradation de la qualité de l'air en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Koning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gardrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne la Vallée (conférence en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1382,51 +1382,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of urban forms on road transport emissions and air quality</w:t>
+                <w:t xml:space="preserve">OLYMPUS: An urban emissions model focused on the individual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
@@ -1440,75 +1440,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447436v1</w:t>
+                <w:t xml:space="preserve">hal-04447444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OLYMPUS: An urban emissions model focused on the individual</w:t>
+                <w:t xml:space="preserve">Impacts of urban forms on road transport emissions and air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Elessa Etuman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coll</w:t>
@@ -1522,51 +1522,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport and Air Pollution Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447444v1</w:t>
+                <w:t xml:space="preserve">hal-04447436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling human exposure to urban air quality Application to Paris megacity</w:t>
               </w:r>
@@ -2703,51 +2703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Benoussa&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Makni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2025.102340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04480436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virna Rivera Salas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6740" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04806992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Makni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04493746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Benoussa&#239;d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Makni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2025.102340" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Elessa Etuman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04480436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virna Rivera Salas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.118013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568544v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6740" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447512v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04806992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15999" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447444v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Makni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Prud'Homme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigui&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelva Roustan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04493746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.loeildorenligne.com/product-page/vers-une-%C3%AEle-de-france-post-carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>