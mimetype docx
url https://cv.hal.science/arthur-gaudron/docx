--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -397,749 +397,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Simulation For Collective Decision Making In City Logistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food open-air markets in Paris: transportation environmental issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fontane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on City Logistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Conference on Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mumbai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532774v1</w:t>
+                <w:t xml:space="preserve">hal-02144605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food open-air markets in Paris: transportation environmental issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Benoit</w:t>
+                <w:t xml:space="preserve">Interactive Simulation For Collective Decision Making In City Logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Gunot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fontane</w:t>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Transport Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on City Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2020.03.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144605v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistic regression and open data approach for identifying economic indicators that influence e-commerce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apollinaire Barme</w:t>
+                <w:t xml:space="preserve">Simulation de l'utilisation des aires de livraisons en ville par la méthode de Monte-Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gaudron</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Urban Transportation and City Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ATEC - Les rencontres de la mobilité intelligente 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790991v1</w:t>
+                <w:t xml:space="preserve">hal-01980261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Simulation To Explore Urban Distribution Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EURO Working Group on Transportation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'utilisation des aires de livraisons en ville par la méthode de Monte-Carlo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistic regression and open data approach for identifying economic indicators that influence e-commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apollinaire Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATEC - Les rencontres de la mobilité intelligente 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Urban Transportation and City Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980261v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION APPLIED TO URBAN LOGISTICS: A STATE OF THE ART</w:t>
+                <w:t xml:space="preserve">Simulating impacts of regulatory policies on urban freight: application to the catering setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on City Logistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Advanced Logistics and Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2017, Bali, Indonesia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2017.8547005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541556v1</w:t>
+                <w:t xml:space="preserve">hal-01571510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating impacts of regulatory policies on urban freight: application to the catering setting</w:t>
+                <w:t xml:space="preserve">SIMULATION APPLIED TO URBAN LOGISTICS: A STATE OF THE ART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advanced Logistics and Transport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on City Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for City Logistics, Jun 2017, Phuket, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAdLT.2017.8547005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01571510v1</w:t>
+                <w:t xml:space="preserve">hal-01541556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOADING/UNLOADING SPACES LOCATION AND EVALUATION: AN APPROACH THROUGH REAL DATA</w:t>
               </w:r>
@@ -1151,51 +1151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on City Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for City Logistics, Jun 2017, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1324,252 +1324,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le procès du ranking social — Conclusions pour M. Vigi</w:t>
+                <w:t xml:space="preserve">Algorithmes et droit pénal : quel avenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Barbier-Chassaing</w:t>
+                <w:t xml:space="preserve">Élise Berlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Berlinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
+                <w:t xml:space="preserve">Imane Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Paquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 12 (4), pp.73-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ennu.012.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532622v1</w:t>
+                <w:t xml:space="preserve">hal-05122291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes et droit pénal : quel avenir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le procès du ranking social — Conclusions pour M. Vigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Barbier-Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Berlinski</w:t>
+                <w:t xml:space="preserve">Elise Berlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Bello</w:t>
+                <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Paquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122291v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trial of an AI: Empowering people to explore law and science challenges</w:t>
               </w:r>
@@ -1624,51 +1624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procès de l'intelligence artificielle et de la voiture autonome — Conclusions aux fins de relaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Barbier-Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Crabières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,51 +1917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City Logistics 3: Towards Sustainable and Liveable Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.161-180, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2139,51 +2139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2291,51 +2291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4130E4DD"/>
+    <w:nsid w:val="B48DF3F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2522,51 +2522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-gaudron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4970-2479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tamayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gunot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Barme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jlassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2017.8547005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ennu.028.0052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barbier-Chassaing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berlinski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Paquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122291v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Berlinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ennu.012.0073" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Crabi&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-gaudron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4970-2479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tamayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gunot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.176" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Barme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jlassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2017.8547005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ennu.028.0052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Berlinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ennu.012.0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barbier-Chassaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berlinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Paquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Crabi&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>