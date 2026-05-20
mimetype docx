--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,2236 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2185 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Gaudron </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arthur-gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4970-2479</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=HxkwQvsAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arthur Gaudron is an Associate Professor in the Center for Robotics at Mines Paris - PSL. He develops his research about system modelling within the Chaire Logistique Urbaine (sponsored by La Poste, Pomona, Renault, ADEME and the City of Paris) with a focus on the effectivity of decision support systems. He is the head of the Mastère Spécialisé “Management Industriel et Systèmes Logistiques” and the holder of the “Chaire Logistique Urbaine”.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding Complex Adaptive Systems: An illustration on urban logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hemdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Practical applications of Agents and Multi-Agent Systems (PAAMS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lille, France. pp.154-165, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-07638-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised machine learning to analyse city logistics through Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food open-air markets in Paris: transportation environmental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Gunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fontane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Transport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation For Collective Decision Making In City Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2020.03.176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Simulation To Explore Urban Distribution Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EURO Working Group on Transportation Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'utilisation des aires de livraisons en ville par la méthode de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATEC - Les rencontres de la mobilité intelligente 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic regression and open data approach for identifying economic indicators that influence e-commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apollinaire Barme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Urban Transportation and City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION APPLIED TO URBAN LOGISTICS: A STATE OF THE ART</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for City Logistics, Jun 2017, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating impacts of regulatory policies on urban freight: application to the catering setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Advanced Logistics and Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Bali, Indonesia. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAdLT.2017.8547005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOADING/UNLOADING SPACES LOCATION AND EVALUATION: AN APPROACH THROUGH REAL DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on City Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for City Logistics, Jun 2017, Phuket, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dialogue culturel entre industrie et numérique au service de la productivité industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 28 (4), pp.52-56. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ennu.028.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et droit pénal : quel avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Berlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 12 (4), pp.73-77. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ennu.012.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès du ranking social — Conclusions pour M. Vigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Barbier-Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Berlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial of an AI: Empowering people to explore law and science challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIM’s International Journal on Law &amp; Regulation of Artificial Intelligence &amp; Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès de l'intelligence artificielle et de la voiture autonome — Conclusions aux fins de relaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Barbier-Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Crabières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban logistics as a Complex Adaptive System: Understanding the emergence of dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Hemdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Gustavo Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Seminar « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04292177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loading/Unloading Space Location and Evaluation: An Approach through Real Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Logistics 3: Towards Sustainable and Liveable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.161-180, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation Applied to Urban Logistics: A State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Logistics 3: Towards Sustainable and Liveable Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.65-87, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration in city logistics using interactive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud de La Fortelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2291,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B48DF3F3"/>
+    <w:nsid w:val="3A306724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2522,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-gaudron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4970-2479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156076v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tamayo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gunot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.176" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Barme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571510v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jlassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2017.8547005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541501v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ennu.028.0052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Berlinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ennu.012.0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barbier-Chassaing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berlinski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Paquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Crabi&#232;res" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-gaudron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4970-2479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=HxkwQvsAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hemdane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gustavo Nardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07638-0_13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tamayo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gunot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fontane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2020.03.176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01981853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollinaire Barme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Jlassi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2017.8547005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ennu.028.0052" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Berlinski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ennu.012.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barbier-Chassaing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Berlinski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Paquin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02055595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Crabi&#232;res" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04292177v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133903v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537963v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>