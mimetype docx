--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification effect on contrast agent efficiency for X-ray based spectral photon-counting scanner/luminescence imaging: from fundamental study to in vivo proof of concept</w:t>
+                <w:t xml:space="preserve">Fluorescence-Guided Surgical Techniques in Adult Diffuse Low-Grade Gliomas: State-of-the-Art and Emerging Techniques: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Cuau</w:t>
+                <w:t xml:space="preserve">Thiebaud Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Akl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Houmeau</w:t>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.2698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nr03710j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers16152698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423325v1</w:t>
+                <w:t xml:space="preserve">hal-04664316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence-Guided Surgical Techniques in Adult Diffuse Low-Grade Gliomas: State-of-the-Art and Emerging Techniques: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Comparative analysis of optical and numerical models for reflectance and color prediction of monolithic dental resin composites with varying thicknesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiebaud Picart</w:t>
+                <w:t xml:space="preserve">Maria Tejada-Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Ghinea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers16152698⟩</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2024.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664316v1</w:t>
+                <w:t xml:space="preserve">hal-04667197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of optical and numerical models for reflectance and color prediction of monolithic dental resin composites with varying thicknesses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface modification effect on contrast agent efficiency for X-ray based spectral photon-counting scanner/luminescence imaging: from fundamental study to in vivo proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Cuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tejada-Casado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duveiller</w:t>
+                <w:t xml:space="preserve">Angèle Houmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Ghinea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Clerc</w:t>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2024.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nr03710j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667197v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit Estimated Baseline Model for Robust Estimation of Fluorophores using Multiple-Wavelength Excitation Fluorescence Spectroscopy</w:t>
               </w:r>
@@ -1187,1821 +1187,1821 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe consortium: transforming tumour neurosurgery with innovative hyperspectral imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Properties Corrected Fluorescence Spectroscopy for Liver Graft Viability Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Giannoni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Duccio Rossi Degl'Innocenti</w:t>
+                <w:t xml:space="preserve">N. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Neurophotonics 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3039749⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu1A.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu1A.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007229v1</w:t>
+                <w:t xml:space="preserve">hal-05423811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties Corrected Fluorescence Spectroscopy for Liver Graft Viability Monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgi Asatiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu1A.6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu1A.6⟩</w:t>
+              <w:t xml:space="preserve">, 2025, München, France. pp.W2B.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2B.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423811v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Glioma Delineation with robust estimation of 5-ALA-Induced PpIX Contributions in Multiple-Wavelength Excitation Fluorescence Spectroscopy : Application on Clinical data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Monte Carlo for Quantifying Fluorescent Biomarkers in Neurosurgical Intraoperative Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martinez-Ceseña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Meyronet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, München, France. pp.Th4A.5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th4A.5⟩</w:t>
+              <w:t xml:space="preserve">, 2025, München, France. pp.Th2B.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th2B.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269500v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to optimize measurement conditions for fluorescence spectroscopy systems for intraoperative glioma delineation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, München, France. pp.Th2B.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th2B.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Monte Carlo for Quantifying Fluorescent Biomarkers in Neurosurgical Intraoperative Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intraoperative Glioma Delineation with robust estimation of 5-ALA-Induced PpIX Contributions in Multiple-Wavelength Excitation Fluorescence Spectroscopy : Application on Clinical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, München, France. pp.Th2B.3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th2B.3⟩</w:t>
+              <w:t xml:space="preserve">, 2025, München, France. pp.Th4A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th4A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269535v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgi Asatiani</w:t>
+                <w:t xml:space="preserve">Multiple Excitation Wavelengths PpIX Fluorescence Spectroscopy for Gliomas Delineation Assisted by Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Quardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2B.5⟩</w:t>
+              <w:t xml:space="preserve">ECBO - European Conferences on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA; SPIE, Jun 2025, Munich (Allemagne), France. pp.101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2A.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476024v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Excitation Wavelengths PpIX Fluorescence Spectroscopy for Gliomas Delineation Assisted by Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermine Quardon</w:t>
+                <w:t xml:space="preserve">FLUORESCENT BIOMARKERS QUANTIFICATION WITH SYMBOLIC MONTE CARLO FOR INTRAOPERATIVE IMAGING IN NEUROSURGERY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martinez-Cesena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECBO - European Conferences on Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2A.3⟩</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Radiative Transfer RAD-25 June 15-20, 2025, Kuşadasi, Turkiye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kuşadasi, France. pp.247-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-25.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069013v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUORESCENT BIOMARKERS QUANTIFICATION WITH SYMBOLIC MONTE CARLO FOR INTRAOPERATIVE IMAGING IN NEUROSURGERY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyperProbe consortium: transforming tumour neurosurgery with innovative hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anam Toaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Martinez-Cesena</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Duccio Rossi Degl'Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Radiative Transfer RAD-25 June 15-20, 2025, Kuşadasi, Turkiye</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Kuşadasi, France. pp.247-254, </w:t>
+              <w:t xml:space="preserve">Clinical and Translational Neurophotonics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/RAD-25.320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3039749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494678v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Giannoni</w:t>
+                <w:t xml:space="preserve">Application on Clinical Data of Robust Estimation of PpIX in Multispectral Excited Fluorescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lange</w:t>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Ezhov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+                <w:t xml:space="preserve">antoine uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neuroradiologie, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Clermond - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959009v1</w:t>
+                <w:t xml:space="preserve">hal-04617157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of 5-ALA-induced PpIX contributions in multiple-wavelength excitation fluorescence spectroscopy to improve intraoperative glioma detection: application on clinical data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of liver viability for transplantation by fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Meyronet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.1300908, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3022093⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.PC130090F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617079v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of 5-ALA-induced PpIX concentration in fluorescence spectroscopy for Improving glioma classification using symbolic Monte-Carlo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust estimation of 5-ALA-induced PpIX contributions in multiple-wavelength excitation fluorescence spectroscopy to improve intraoperative glioma detection: application on clinical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meyronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.130100I, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3017461⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.1300908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3022093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617055v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application on Clinical Data of Robust Estimation of PpIX in Multispectral Excited Fluorescence Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of 5-ALA-induced PpIX concentration in fluorescence spectroscopy for Improving glioma classification using symbolic Monte-Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.130100I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617157v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of liver viability for transplantation by fluorescence spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Muller</w:t>
+                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFNR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neuroradiologie, Mar 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617068v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Rossi Degl'Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Ezhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffuse Optical Spectroscopy and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.126281C, </w:t>
@@ -3298,51 +3298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,51 +3570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of 5-ALA Induced PpIX Multiple-Wavelength Excitation Fluorescence Spectroscopy for Improving Glioma Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,90 +3944,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved glioma delineation by autofluorescence and 5-ALA-induced PpIX fluorescence spectroscopy using machine-learning data normalization and augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Quardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manutech Sleight #13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Saint-Etienne, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4046,286 +4046,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Liver Graft Viability through Fluorescence-Based Cellular Function Monitoring</w:t>
+                <w:t xml:space="preserve">Liver Steatosis Assesment for Transplantation : Vitamin A Fluorescence and Near-Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Sdika</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rossignol</w:t>
+                <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Boulanger</w:t>
+                <w:t xml:space="preserve">Sophie Chopinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WTC 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESOT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423794v1</w:t>
+                <w:t xml:space="preserve">hal-05424000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Steatosis Assesment for Transplantation : Vitamin A Fluorescence and Near-Infrared Spectroscopy</w:t>
+                <w:t xml:space="preserve">Assessment of Liver Graft Viability through Fluorescence-Based Cellular Function Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brige</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+                <w:t xml:space="preserve">X. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOT 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WTC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Francisco, United States. American Journal of Transplantation, 25 (8), pp.S570, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.07.1330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424000v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting epilepsy neurosurgery of focal cortical dysplasia with multimodality fluorescence and SpiderMass spectroscopy : a phantom study</w:t>
               </w:r>
@@ -4726,64 +4726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WTC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, San Francisco, United States. American Journal of Transplantation, 25 (8), pp.S747, 2025, </w:t>
@@ -4815,325 +4815,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts radiatifs avec fluorescence pour la quantification de biomarqueurs en neurochirurgie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839634v1</w:t>
+                <w:t xml:space="preserve">hal-04958946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des transferts radiatifs avec fluorescence pour la quantification de biomarqueurs en neurochirurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Gabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg (67), France. Société Française de Thermique, Actes du congrès annuel de la Société française de Thermique, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2024-024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958946v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental decorrelation requirement for robust estimation of fluorophores using multiple-wavelength excitation fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5236,51 +5236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5492,90 +5492,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Asatiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5878,51 +5878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duveiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.587542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.587424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.510888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernstock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vald&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1310282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Houmeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03710j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Picart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16152698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tejada-Casado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Ghinea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.07.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3299689" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Toaha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marradi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ricci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rossi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3039749" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu1A.6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th4A.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269542v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Asatiani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2B.5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Quardon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2A.3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gabory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017461" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=antoine uzel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017172" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670764" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.15.COLOR-190" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2022.34.15.COLOR-221" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620945" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614590" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Muller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1330" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269592v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Beuriat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thayaparan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tachtsidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1763" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839634v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670879" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04092778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10145" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duveiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.587542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.587424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.510888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernstock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vald&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1310282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Picart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16152698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tejada-Casado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Ghinea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.07.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Houmeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03710j" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3299689" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu1A.6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Asatiani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2B.5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th4A.5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Quardon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2A.3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Toaha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marradi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ricci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rossi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3039749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=antoine uzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gabory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017461" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670764" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.15.COLOR-190" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2022.34.15.COLOR-221" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620945" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614590" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1330" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269592v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Beuriat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thayaparan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tachtsidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1763" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670879" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04092778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10145" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>