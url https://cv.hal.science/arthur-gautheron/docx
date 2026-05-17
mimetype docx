--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -100,377 +100,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the validity of two-flux and four-flux models for light scattering in translucent layers: angular distribution of internally reflected light at the interfaces: erratum</w:t>
+                <w:t xml:space="preserve">Fluorescence spectroscopy precorrection model robust to large variability of optical properties: application to point of care quantitative liver graft viability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Duveiller</w:t>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 34 (2), pp.3208-3213. </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (5), pp.2323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.587542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.587424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447536v1</w:t>
+                <w:t xml:space="preserve">hal-05590467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy precorrection model robust to large variability of optical properties: application to point of care quantitative liver graft viability assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the validity of two-flux and four-flux models for light scattering in translucent layers: angular distribution of internally reflected light at the interfaces: erratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Uzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+                <w:t xml:space="preserve">Raphaël Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
+                <w:t xml:space="preserve">Vincent Duveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Muller</w:t>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (2), pp.3208-3213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.587424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.587542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427625v1</w:t>
+                <w:t xml:space="preserve">hal-05447536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity of two-flux and four-flux models for light scattering in translucent layers: angular distribution of internally reflected light at the interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (6), pp.9042. </w:t>
@@ -508,51 +508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-ALA induced PpIX fluorescence spectroscopy in neurosurgery: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernstock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,459 +636,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence-Guided Surgical Techniques in Adult Diffuse Low-Grade Gliomas: State-of-the-Art and Emerging Techniques: A Systematic Review</w:t>
+                <w:t xml:space="preserve">Surface modification effect on contrast agent efficiency for X-ray based spectral photon-counting scanner/luminescence imaging: from fundamental study to in vivo proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiebaud Picart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Loic Cuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Akl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ray</w:t>
+                <w:t xml:space="preserve">Angèle Houmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (15), pp.2698. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers16152698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nr03710j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664316v1</w:t>
+                <w:t xml:space="preserve">hal-04423325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of optical and numerical models for reflectance and color prediction of monolithic dental resin composites with varying thicknesses</w:t>
+                <w:t xml:space="preserve">Fluorescence-Guided Surgical Techniques in Adult Diffuse Low-Grade Gliomas: State-of-the-Art and Emerging Techniques: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tejada-Casado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duveiller</w:t>
+                <w:t xml:space="preserve">Thiebaud Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Ghinea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Clerc</w:t>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dental.2024.07.013⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.2698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers16152698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667197v1</w:t>
+                <w:t xml:space="preserve">hal-04664316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification effect on contrast agent efficiency for X-ray based spectral photon-counting scanner/luminescence imaging: from fundamental study to in vivo proof of concept</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of optical and numerical models for reflectance and color prediction of monolithic dental resin composites with varying thicknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tejada-Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Ghinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
+              <w:t xml:space="preserve">Dental Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nr03710j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dental.2024.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423325v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An explicit Estimated Baseline Model for Robust Estimation of Fluorophores using Multiple-Wavelength Excitation Fluorescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,771 +1187,771 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties Corrected Fluorescence Spectroscopy for Liver Graft Viability Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Uzel</w:t>
+                <w:t xml:space="preserve">Intraoperative Glioma Delineation with robust estimation of 5-ALA-Induced PpIX Contributions in Multiple-Wavelength Excitation Fluorescence Spectroscopy : Application on Clinical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Muller</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boulanger</w:t>
+                <w:t xml:space="preserve">A. Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu1A.6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu1A.6⟩</w:t>
+              <w:t xml:space="preserve">, 2025, München, France. pp.Th4A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th4A.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423811v1</w:t>
+                <w:t xml:space="preserve">hal-05269500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Asatiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, München, France. pp.W2B.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2B.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Monte Carlo for Quantifying Fluorescent Biomarkers in Neurosurgical Intraoperative Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Martinez-Ceseña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, München, France. pp.Th2B.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th2B.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to optimize measurement conditions for fluorescence spectroscopy systems for intraoperative glioma delineation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, München, France. pp.Th2B.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th2B.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Glioma Delineation with robust estimation of 5-ALA-Induced PpIX Contributions in Multiple-Wavelength Excitation Fluorescence Spectroscopy : Application on Clinical data</w:t>
+                <w:t xml:space="preserve">Optical Properties Corrected Fluorescence Spectroscopy for Liver Graft Viability Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Uzel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Meyronet</w:t>
+                <w:t xml:space="preserve">N. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, München, France. pp.Th4A.5, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu1A.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Th4A.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu1A.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269500v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Excitation Wavelengths PpIX Fluorescence Spectroscopy for Gliomas Delineation Assisted by Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Quardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECBO - European Conferences on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OPTICA; SPIE, Jun 2025, Munich (Allemagne), France. pp.101, </w:t>
@@ -2002,90 +2002,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLUORESCENT BIOMARKERS QUANTIFICATION WITH SYMBOLIC MONTE CARLO FOR INTRAOPERATIVE IMAGING IN NEUROSURGERY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Martinez-Cesena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Radiative Transfer RAD-25 June 15-20, 2025, Kuşadasi, Turkiye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kuşadasi, France. pp.247-254, </w:t>
@@ -2257,51 +2257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application on Clinical Data of Robust Estimation of PpIX in Multispectral Excited Fluorescence Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,103 +2382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of liver viability for transplantation by fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.PC130090F, </w:t>
@@ -2516,90 +2516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust estimation of 5-ALA-induced PpIX contributions in multiple-wavelength excitation fluorescence spectroscopy to improve intraoperative glioma detection: application on clinical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2663,90 +2663,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of 5-ALA-induced PpIX concentration in fluorescence spectroscopy for Improving glioma classification using symbolic Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.130100I, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2780,51 +2780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,748 +2899,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Marradi</w:t>
+                <w:t xml:space="preserve">Estimation of the fluorescence emission spectrum of dental composite resin samples of varying thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marchetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+                <w:t xml:space="preserve">Anthony Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diffuse Optical Spectroscopy and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.126281C, </w:t>
+              <w:t xml:space="preserve">Electronic Imaging 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco (CA, USA), United States. pp.190-1-190-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2670764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2352/EI.2023.35.15.COLOR-190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181658v1</w:t>
+                <w:t xml:space="preserve">hal-04017252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the fluorescence emission spectrum of dental composite resin samples of varying thickness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cazier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Clerc</w:t>
+                <w:t xml:space="preserve">Marco Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Rossi Degl'Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Francisco (CA, USA), United States. pp.190-1-190-7, </w:t>
+              <w:t xml:space="preserve">Diffuse Optical Spectroscopy and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.126281C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/EI.2023.35.15.COLOR-190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2670764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017252v1</w:t>
+                <w:t xml:space="preserve">hal-04181658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of the reflectance factor of translucent layered dental resin composites using two-flux models: assessing the importance of the interface reflectance parameter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Light scattering in translucent layers: angular distribution and internal reflections at flat interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Raphael Clerc</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colour and Visual Computing Symposium 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco (CA, USA), United States. pp.221-1-221-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/EI.2022.34.15.COLOR-221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792814v1</w:t>
+                <w:t xml:space="preserve">hal-03533893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative optical imaging for neurosurgery guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche en Imagerie et Technologies pour la Santé (RITS ) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering in translucent layers: angular distribution and internal reflections at flat interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Predictions of the reflectance factor of translucent layered dental resin composites using two-flux models: assessing the importance of the interface reflectance parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colour and Visual Computing Symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gjøvik, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533893v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of 5-ALA Induced PpIX Multiple-Wavelength Excitation Fluorescence Spectroscopy for Improving Glioma Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, Clinical Biophotonics II ; SPIE proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.1214607, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3674,90 +3674,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Fluorescence Contributions using Multiple-Wavelength Excitation: the example of PpIX for improving Glioma Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle (JIONC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3782,77 +3782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Wavelength Excitation 5-ALA Induced PpIX Fluorescence Spectroscopy in Guided Neurosurgery for Improving Glioma Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3938,649 +3938,649 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved glioma delineation by autofluorescence and 5-ALA-induced PpIX fluorescence spectroscopy using machine-learning data normalization and augmentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Liver Graft Viability through Fluorescence-Based Cellular Function Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiébaud Picart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manutech Sleight #13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WTC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Francisco, United States. American Journal of Transplantation, 25 (8), pp.S570, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.07.1330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869575v1</w:t>
+                <w:t xml:space="preserve">hal-05423794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver Steatosis Assesment for Transplantation : Vitamin A Fluorescence and Near-Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Liver Graft Viability through Fluorescence-Based Cellular Function Monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved glioma delineation by autofluorescence and 5-ALA-induced PpIX fluorescence spectroscopy using machine-learning data normalization and augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Quardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébaud Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WTC 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Manutech Sleight #13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Saint-Etienne, France. 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423794v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting epilepsy neurosurgery of focal cortical dysplasia with multimodality fluorescence and SpiderMass spectroscopy : a phantom study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring Liver Viability: Fluorescence Spectroscopy of Cellular Metabolites in Ischemia-Reperfusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESOT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269592v1</w:t>
+                <w:t xml:space="preserve">hal-05423970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Liver Viability: Fluorescence Spectroscopy of Cellular Metabolites in Ischemia-Reperfusion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assisting epilepsy neurosurgery of focal cortical dysplasia with multimodality fluorescence and SpiderMass spectroscopy : a phantom study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Beuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOT 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Munich, Germany. Optica Publishing Group, European Conferences on Biomedical Optics 2025, pp.M3A.20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423970v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Modal Phantom for Validating Hyperspectral and Fluorescence Imaging Systems in Brain Tumour Resection</w:t>
               </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thayaparan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4687,103 +4687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NIR Spectroscopy and Fluorescence for Liver Steatosis Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chopinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WTC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, San Francisco, United States. American Journal of Transplantation, 25 (8), pp.S747, 2025, </w:t>
@@ -4821,51 +4821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Giannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4959,90 +4959,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts radiatifs avec fluorescence pour la quantification de biomarqueurs en neurochirurgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Gabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg (67), France. Société Française de Thermique, Actes du congrès annuel de la Société française de Thermique, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5076,103 +5076,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental decorrelation requirement for robust estimation of fluorophores using multiple-wavelength excitation fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Alston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffuse Optical Spectroscopy and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, France. SPIE; SPIE, Proc. SPIE, pp.87, 2023, </w:t>
@@ -5210,103 +5210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards quantitative multispectral excitation fluorescence spectroscopy for intraoperative assistance in glioma resection in neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée partenariat du LabEx PRIMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
@@ -5335,103 +5335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much light is internally reflected at the boundaries of translucent layers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleight Science Event #8 - Photonics for health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Saint-Etienne, France</w:t>
@@ -5452,169 +5452,287 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fluorescence spectroscopy precorrection model robust to large variability of optical properties: application to point of care quantitative liver graft viability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgi Asatiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5624,114 +5742,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards quantitative multispectral excitation fluorescence spectroscopy for intraoperative assistance in glioma resection in neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gautheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnology. Université Claude Bernard - Lyon I, 2022. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022LYO10145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04092778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5878,51 +5996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duveiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.587542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.587424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.510888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernstock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vald&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1310282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Picart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16152698" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tejada-Casado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Ghinea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.07.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423325v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Houmeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03710j" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3299689" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu1A.6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476024v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Asatiani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2B.5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th4A.5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Quardon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2A.3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Toaha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marradi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ricci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rossi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3039749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=antoine uzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gabory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017461" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670764" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.15.COLOR-190" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2022.34.15.COLOR-221" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620945" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614590" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1330" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269592v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Beuriat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.20" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thayaparan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tachtsidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1763" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670879" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995007v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04092778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10145" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Uzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rossignol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.587424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duveiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.587542" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.510888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernstock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyotat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vald&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1310282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Cuau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Akl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Houmeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03710j" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664316v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Picart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers16152698" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tejada-Casado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Ghinea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2024.07.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sdika" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;bert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montcel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2023.3299689" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyronet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th4A.5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Asatiani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2B.5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cese&#241;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clerc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Th2B.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423811v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu1A.6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Quardon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2A.3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martinez-Cesena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.320" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anam Toaha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marradi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ricci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Rossi Degl'Innocenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3039749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=antoine uzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022093" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Gabory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017461" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cazier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2023.35.15.COLOR-190" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marchetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670764" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/EI.2022.34.15.COLOR-221" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Alston" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2620945" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sdika" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2614590" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Muller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1330" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chopinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautheron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Beuriat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thayaparan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tachtsidis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.07.1763" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839634v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670879" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995007v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04092778v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO10145" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>