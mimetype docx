--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -500,305 +500,383 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04018912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La &amp;quot;nécrotemie&amp;quot;, ou comment discuter différemment des traces de manipulation visibles sur les ossements des défunts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gicqueau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1851èmes journées de la société d’anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’anthropologie de Paris, Jan 2026, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15hi2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755028v1</w:t>
+                <w:t xml:space="preserve">hal-05553718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Arbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIIIèmes Rencontres Archéologiques de Saint-Céré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Saint-Céré, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La grotte des Jonquilles, un nouveau jalon Mésolithique dans le Haut-Quercy. Présentation et résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG de l’association Archéologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archéologies, Mar 2023, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -808,154 +886,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mesolithic occupations of Jonquilles Cave (Caniac-du-Causse, Lot, France): First Interdisciplinary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amandine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MESO25, the Eleventh International Conference on the Mesolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -965,147 +1043,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intérmédiaire (campagne 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC-SRA Occitanie. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1115,114 +1193,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie et biologie des Néandertaliens de Chagyrskaya (Altaï, Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gicqueau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Toulouse, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025TLSEJ077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05551920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1369,51 +1447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Viola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39767-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Koliasnikova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1085699" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755011v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05551920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Viola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39767-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Koliasnikova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1085699" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05551920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>