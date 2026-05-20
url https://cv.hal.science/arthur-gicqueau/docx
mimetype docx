--- v1 (2026-04-09)
+++ v2 (2026-05-20)
@@ -1017,290 +1017,430 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intérmédiaire (campagne 2021)</w:t>
+                <w:t xml:space="preserve">The body of my enemy&amp;quot;: Armed conflicts in societies without wealth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
+                <w:t xml:space="preserve">Christophe Darmangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gicqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le corps de mon ennemi" : conflits armés dans les sociétés sans richesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toulouse, France. Société préhistorique française, 2026, 978-2-9588382-1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755011v1</w:t>
+                <w:t xml:space="preserve">hal-05605059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Gisement du Cuzoul de Gramat (Lot), Fouille programmée triannuelle, 1er rapport intérmédiaire (campagne 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Constans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garcia-Tarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC-SRA Occitanie. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taphonomie et biologie des Néandertaliens de Chagyrskaya (Altaï, Russie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gicqueau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Toulouse, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025TLSEJ077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05551920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1447,51 +1587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Viola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39767-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Koliasnikova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1085699" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05551920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ077" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801159v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Viola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schuh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Henrion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Partiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39767-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04018912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Koliasnikova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1085699" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hi2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amandine Chautard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05551920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>