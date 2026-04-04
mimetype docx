--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -75,1525 +75,1607 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi et prévision de la qualité microbiologique des cours d’eau urbains : quel proxy et quelle modélisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical modelling of combined sewer overflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Einfalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 22 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban lakes in the critical zone : A long-term observation platform in the Greater Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OZCAR – TERENO international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting water quality in urban rivers: Linking high frequency monitoring and spatial rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Malardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévision de la qualité microbiologique des milieux aquatiques : modélisation hydrodynamique pour anticiper des épisodes de contamination microbiologique sur des sites de baignade urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescence spectroscopy of dissolved organic matter for water quality monitoring in urban waterbodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti de Ponte Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Costa Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open water swimming in urban areas E. coli distribution with TELEMAC-3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIIth TELEMAC User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages récréatifs des cours d'eau : activités sportives en eau libre</w:t>
+                <w:t xml:space="preserve">Comment surveiller et prévoir la qualité microbiologique des sites de baignade dans les cours d'eau urbains ? Le site d'étude du bassin de la Villette (Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti de Ponte Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, TSM 12/2024, pp.219-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202412219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477661v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment surveiller et prévoir la qualité microbiologique des sites de baignade dans les cours d'eau urbains ? Le site d'étude du bassin de la Villette (Paris)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteurs en ligne et modèles prédictifs : des plateformes numériques pour surveiller la qualité microbiologique des milieux aquatiques urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L’eau sous contraintes : un objet d’étude à l’intersection de multiples recherches (5), pp.37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918735v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs en ligne et modèles prédictifs : des plateformes numériques pour surveiller la qualité microbiologique des milieux aquatiques urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages récréatifs des cours d'eau : activités sportives en eau libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, L’eau sous contraintes : un objet d’étude à l’intersection de multiples recherches (5), pp.37</w:t>
+              <w:t xml:space="preserve">, 2025, L’eau sous contraintes : un objet d’étude à l’intersection de multiples recherches (5), pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477690v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carmigniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Therial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carmigniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise S Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Therial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589234v1</w:t>
-              </w:r>
-[...772 lines deleted...]
-                <w:t xml:space="preserve">hal-03927483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone critique—Comment mieux comprendre l’évolution des plans d’eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1740,51 +1822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477661v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04918735v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412219" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Einfalt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045353v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malard&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05401776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05564632v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Einfalt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malard&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04918735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412219" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05401776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>