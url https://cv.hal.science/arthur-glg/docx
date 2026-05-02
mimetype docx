--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,1236 +325,1491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban lakes in the critical zone : A long-term observation platform in the Greater Paris region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the most contributing sources of microbiological contamination in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saad</w:t>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR – TERENO international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">6th IAHR Young Professionals Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Dec 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367285v1</w:t>
+                <w:t xml:space="preserve">hal-05595926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting water quality in urban rivers: Linking high frequency monitoring and spatial rainfall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban lakes in the critical zone : A long-term observation platform in the Greater Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">OZCAR – TERENO international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045353v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision de la qualité microbiologique des milieux aquatiques : modélisation hydrodynamique pour anticiper des épisodes de contamination microbiologique sur des sites de baignade urbaine.</w:t>
+                <w:t xml:space="preserve">Predicting water quality in urban rivers: Linking high frequency monitoring and spatial rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Angelotti</w:t>
+                <w:t xml:space="preserve">Damien Malardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">16 th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176992v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy of dissolved organic matter for water quality monitoring in urban waterbodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévision de la qualité microbiologique des milieux aquatiques : modélisation hydrodynamique pour anticiper des épisodes de contamination microbiologique sur des sites de baignade urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Angelotti de Ponte Rodriguez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Guilherme Calabro Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186694v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fluorescence spectroscopy of dissolved organic matter for water quality monitoring in urban waterbodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti de Ponte Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Costa Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Open water swimming in urban areas E. coli distribution with TELEMAC-3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Angelotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIth TELEMAC User Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment surveiller et prévoir la qualité microbiologique des sites de baignade dans les cours d'eau urbains ? Le site d'étude du bassin de la Villette (Paris)</w:t>
+                <w:t xml:space="preserve">Predicting microbiological contamination in urban rivers: an event-based indicator approach applied to the seine river during the 2024 Paris olympic and paralympic games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Angelotti de Ponte Rodrigues</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carmigniani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202412219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.135504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918735v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs en ligne et modèles prédictifs : des plateformes numériques pour surveiller la qualité microbiologique des milieux aquatiques urbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages récréatifs des cours d'eau : activités sportives en eau libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, L’eau sous contraintes : un objet d’étude à l’intersection de multiples recherches (5), pp.37</w:t>
+              <w:t xml:space="preserve">, 2025, L’eau sous contraintes : un objet d’étude à l’intersection de multiples recherches (5), pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477690v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages récréatifs des cours d'eau : activités sportives en eau libre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment surveiller et prévoir la qualité microbiologique des sites de baignade dans les cours d'eau urbains ? Le site d'étude du bassin de la Villette (Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Angelotti de Ponte Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, TSM 12/2024, pp.219-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202412219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477661v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capteurs en ligne et modèles prédictifs : des plateformes numériques pour surveiller la qualité microbiologique des milieux aquatiques urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arthur Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L’eau sous contraintes : un objet d’étude à l’intersection de multiples recherches (5), pp.37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491563v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Carmigniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise S Lucas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Therial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05491563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluorescence spectroscopy for tracking microbiological contamination in urban waterbodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Angelotti de Ponte Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise S Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Therial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frwa.2024.1358483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1564,51 +1819,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone critique—Comment mieux comprendre l’évolution des plans d’eau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1617,65 +1872,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1822,51 +2077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05564632v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Einfalt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malard&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04918735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412219" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05401776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05564632v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084227v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot-Le Goff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Einfalt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05367285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Marquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arthur Carmigniani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Malard&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro Souza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Costa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135504" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04918735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Angelotti de Ponte Rodrigues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2024.1358483" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04589234v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05401776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>