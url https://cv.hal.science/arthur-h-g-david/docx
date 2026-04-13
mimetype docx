--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -100,1916 +100,1916 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid/Base‐Responsive Circularly Polarized Luminescence Emitters with Configurationally Stable Nitrogen Stereogenic Centers</w:t>
+                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo García-Cerezo</w:t>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Codesal</w:t>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur David</w:t>
+                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Le Bras</w:t>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifallah Abid</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37, pp.2417326. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202417326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142748v1</w:t>
+                <w:t xml:space="preserve">hal-05305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Electron-Deficient BisAzaCoroneneDiimide-Conjugated Polymers by Light-Locking Dynamic Covalent Bonds</w:t>
+                <w:t xml:space="preserve">Orientation of nitration in bay-region of benzothioxanthene imide: A streamlined pathway to N- and S-annulated derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Gapin</w:t>
+                <w:t xml:space="preserve">Ahmad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elarbi Chatir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anaïs de Maria</w:t>
+                <w:t xml:space="preserve">Karolina Saczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c01351⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 244, pp.113161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2025.113161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014549v1</w:t>
+                <w:t xml:space="preserve">hal-05302356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of nitration in bay-region of benzothioxanthene imide: A streamlined pathway to N- and S-annulated derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acceptor-Donor-Acceptor Systems Based on Indacenodithiophene-Extended Tetrathiafulvalene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schøttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Kassem</w:t>
+                <w:t xml:space="preserve">Laura Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+                <w:t xml:space="preserve">Hayley Melville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Saczuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2025.113161⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (13), pp.e202401413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202401413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302356v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+                <w:t xml:space="preserve">A compact catenane with tuneable mechanical chirality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruihua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
+                <w:t xml:space="preserve">Sultan Almunif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Partha Jyoti Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paige Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
+              <w:t xml:space="preserve">Nature Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (8), pp.956-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44160-025-00781-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305881v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptor-Donor-Acceptor Systems Based on Indacenodithiophene-Extended Tetrathiafulvalene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Schøttler</w:t>
+                <w:t xml:space="preserve">Circularly Polarized Luminescence in Rotaxanes and Catenanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Noël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Le Bras</w:t>
+                <w:t xml:space="preserve">Juan Cuerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayley Melville</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202401413⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202400107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202400107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055160v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact catenane with tuneable mechanical chirality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Electron-Deficient BisAzaCoroneneDiimide-Conjugated Polymers by Light-Locking Dynamic Covalent Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Gapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Tang</w:t>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruihua Zhang</w:t>
+                <w:t xml:space="preserve">Clara Pasgrimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sultan Almunif</w:t>
+                <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partha Jyoti Das</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paige Brown</w:t>
+                <w:t xml:space="preserve">Anaïs de Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44160-025-00781-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c01351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350573v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Luminescence in Rotaxanes and Catenanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+                <w:t xml:space="preserve">Acid/Base‐Responsive Circularly Polarized Luminescence Emitters with Configurationally Stable Nitrogen Stereogenic Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García-Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuerva</w:t>
+                <w:t xml:space="preserve">Marcos Codesal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Blanco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e202400107. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.2417326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202400107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202417326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023515v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular Anionic Mixed-Valence and π-Dimer Complexes of Ortho-Pentannulated BisAzaCoroneneDiimides</w:t>
+                <w:t xml:space="preserve">Enhanced Circularly Polarized Luminescence of Urea-Bridged Dimers of Axially Chiral BODIPY–Carbohydrate Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur H G David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+                <w:t xml:space="preserve">Ana Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heorhii Melnychenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Le Bras</w:t>
+                <w:t xml:space="preserve">Araceli Campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuerva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Diaz-Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202413616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (24), pp.18522-18528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731867v1</w:t>
+                <w:t xml:space="preserve">hal-04866938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirror-image cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saba Aslani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangcheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (6), pp.698-706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44160-024-00495-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Circularly Polarized Luminescence of Urea-Bridged Dimers of Axially Chiral BODIPY–Carbohydrate Hybrids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermolecular Anionic Mixed-Valence and π-Dimer Complexes of Ortho-Pentannulated BisAzaCoroneneDiimides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araceli Campaña</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuerva</w:t>
+                <w:t xml:space="preserve">Arthur H G David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Diaz-Casado</w:t>
+                <w:t xml:space="preserve">Heorhii Melnychenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (24), pp.18522-18528. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202413616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866938v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Covalent Synthesis Applied to Optoelectronic and Energy Materials: Design, Applications and Limitations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adèle Gapin</w:t>
+                <w:t xml:space="preserve">Curved Nanographenes as Stoppers in a [2]Rotaxane with Two-Photon Excited Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Codesal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Goujon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carla Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Álvaro-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermelinda Maçôas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400211⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (13), pp.9344-9351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526573v2</w:t>
+                <w:t xml:space="preserve">hal-04808688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved Nanographenes as Stoppers in a [2]Rotaxane with Two-Photon Excited Emission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Álvaro-Martins</w:t>
+                <w:t xml:space="preserve">Dynamic Covalent Synthesis Applied to Optoelectronic and Energy Materials: Design, Applications and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H G David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ermelinda Maçôas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (13), pp.9344-9351. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (20), pp.e202400211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04808688v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divinylanthracene-Containing Tetracationic Organic Cyclophane with Near-Infrared Photoluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ortho O-Annulated AzaBenzannulated PeryleneDiimide and BisAzaCoroneneDiimide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Garci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seifallah Abid</w:t>
+                <w:t xml:space="preserve">Daryna Shymon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley Melville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuesong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ryan Young</w:t>
+                <w:t xml:space="preserve">Lou-Ann Accou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c01244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (42), pp.14631-14640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC02376A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808596v1</w:t>
+                <w:t xml:space="preserve">hal-04231811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 1,6/7‐(NO 2 ) 2 ‐Perylenediimide and 1,6/7‐(NH 2 ) 2 ‐Perylenediimide as Regioisomerically Pure Materials**</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (33), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202300652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciplex Emission and Förster Resonance Energy Transfer in Polycyclic Aromatic Hydrocarbon-Based Bischromophoric Cyclophanes and Homo[2]catenanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Garci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leighton Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2037,113 +2037,113 @@
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (33), pp.18391-18401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.3c04213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Large Nanosheets Assembled at Air/Water Interfaces and in Solution from Amphiphilic Heptagon-Containing Nanographenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Mañas-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Codesal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene López-Sicilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,191 +2201,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho O-Annulated AzaBenzannulated PeryleneDiimide and BisAzaCoroneneDiimide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Divinylanthracene-Containing Tetracationic Organic Cyclophane with Near-Infrared Photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Garci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daryna Shymon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hayley Melville</w:t>
+                <w:t xml:space="preserve">Xuesong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou-Ann Accou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adèle Gapin</w:t>
+                <w:t xml:space="preserve">Ryan Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (42), pp.14631-14640. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (16), pp.9182-9190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3TC02376A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c01244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231811v1</w:t>
+                <w:t xml:space="preserve">hal-04808596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular chemistry of two new bis(1,2,3-triazolyl)pyridine macrocycles: metal complexation, self-assembly and anion binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur H G David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary J Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,51 +2497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermelinda Maçoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (2), pp.835. </w:t>
@@ -2573,762 +2573,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent cyclophanes and their applications</w:t>
+                <w:t xml:space="preserve">Helically Chiral Hybrid Cyclodextrin Metal–Organic Framework Exhibiting Circularly Polarized Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Masoud Kazem-Rostami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Orte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Indranil Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CS00352B⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (21), pp.9380-9389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c01554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808868v1</w:t>
+                <w:t xml:space="preserve">hal-04808844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Quenching by Redox Molecular Pumping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermally Controlled Exciplex Fluorescence in a Dynamic Homo[2]catenane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Garci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Long Zhang</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yang Jiao</w:t>
+                <w:t xml:space="preserve">Marco Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 144 (8), pp.3572-3579. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c12480⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 144 (51), pp.23551-23559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c10591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808851v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation‐Induced Emission and Circularly Polarized Luminescence Duality in Tetracationic Binaphthyl‐Based Cyclophanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Garci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Codesal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Đorđević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (40), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202208679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helically Chiral Hybrid Cyclodextrin Metal–Organic Framework Exhibiting Circularly Polarized Luminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent cyclophanes and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha Jyoti Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Kazem-Rostami</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Fraser Stoddart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c01554⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (13), pp.5557-5605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CS00352B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808844v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally Controlled Exciplex Fluorescence in a Dynamic Homo[2]catenane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fluorescence Quenching by Redox Molecular Pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Le Bras</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ovalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seifallah Abid</w:t>
+                <w:t xml:space="preserve">Yang Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 144 (51), pp.23551-23559. </w:t>
+              <w:t xml:space="preserve">, 2022, 144 (8), pp.3572-3579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c10591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c12480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232313v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium nanoparticles canopied by heptagon-containing saddle-shaped nanographenes as efficient aromatic hydrogenation catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián García-Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Codesal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascual Oña-Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3379,103 +3379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinyl sulfonyl chemistry-driven unidirectional transport of a macrocycle through a [2]rotaxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Santoyo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (3), pp.633-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3509,103 +3509,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heptagon-Containing Saddle-Shaped Nanographenes: Self-Association and Complexation Studies with Polycyclic Aromatic Hydrocarbons and Fullerenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Míguez-Lago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03 (01), pp.051-059. </w:t>
@@ -3643,64 +3643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical Properties of Mechanically Interlocked Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fraser Stoddart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (9-10), pp.608-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3747,90 +3747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Macrocycle Based on a Heptagon‐Containing Hexa‐ peri ‐hexabenzocoronene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Campaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (35), pp.15124-15128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,103 +3864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[2]Rotaxane End‐Capping Synthesis by Click Michael‐Type Addition to the Vinyl Sulfonyl Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Santoyo-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (24), pp.6170-6179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3994,103 +3994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A [2]Rotaxane-Based Circularly Polarized Luminescence Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Casares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141 (45), pp.18064-18074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4293,51 +4293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Cerezo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202417326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pasgrimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01351" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Saczuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.113161" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05055160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sch&#248;ttler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia No&#235;l" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401413" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Tang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihua Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Almunif" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Jyoti Das" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Brown" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-025-00781-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuerva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Aslani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcheng Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-024-00495-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Campa&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz-Casado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02466" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526573v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;lvaro-Martins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermelinda Ma&#231;&#244;as" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00486" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04808596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Garci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Young" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808754v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leighton Jones" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Azad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c04213" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ma&#241;as-Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene L&#243;pez-Sicilia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01854" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015996v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary J Goodwin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03985k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sciortino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cannas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermelinda Ma&#231;oas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808868v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraser Stoddart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS00352B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Jiao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12480" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#272;or&#273;evi&#263;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202208679" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Kazem-Rostami" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Orte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ortu&#241;o" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01554" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232313v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ovalle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10591" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a Cerezo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santoyo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO01491A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#237;guez-Lago" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1722848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202100066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jim&#233;nez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003785" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santoyo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900156" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b07143" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Saczuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.113161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05055160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sch&#248;ttler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401413" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihua Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Almunif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Jyoti Das" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Brown" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-025-00781-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuerva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pasgrimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Maria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Cerezo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202417326" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Campa&#241;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz-Casado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02466" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Aslani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcheng Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-024-00495-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;lvaro-Martins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermelinda Ma&#231;&#244;as" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526573v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400211" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Garci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leighton Jones" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Azad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c04213" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ma&#241;as-Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene L&#243;pez-Sicilia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01854" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04808596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Young" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015996v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary J Goodwin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03985k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sciortino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cannas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermelinda Ma&#231;oas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Kazem-Rostami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Orte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ortu&#241;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Roy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01554" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ovalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10591" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#272;or&#273;evi&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202208679" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraser Stoddart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS00352B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Jiao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12480" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a Cerezo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santoyo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO01491A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#237;guez-Lago" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1722848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202100066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jim&#233;nez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003785" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santoyo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900156" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b07143" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>