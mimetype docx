--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -100,593 +100,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
+                <w:t xml:space="preserve">Acceptor-Donor-Acceptor Systems Based on Indacenodithiophene-Extended Tetrathiafulvalene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+                <w:t xml:space="preserve">Christina Schøttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+                <w:t xml:space="preserve">Célia Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
+                <w:t xml:space="preserve">Laura Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+                <w:t xml:space="preserve">Hayley Melville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (13), pp.e202401413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202401413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305881v1</w:t>
+                <w:t xml:space="preserve">hal-05055160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of nitration in bay-region of benzothioxanthene imide: A streamlined pathway to N- and S-annulated derivatives</w:t>
+                <w:t xml:space="preserve">A compact catenane with tuneable mechanical chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Kassem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+                <w:t xml:space="preserve">Chun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Saczuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Allain</w:t>
+                <w:t xml:space="preserve">Ruihua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Almunif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha Jyoti Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paige Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2025.113161⟩</w:t>
+              <w:t xml:space="preserve">Nature Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (8), pp.956-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44160-025-00781-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302356v1</w:t>
+                <w:t xml:space="preserve">hal-05350573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptor-Donor-Acceptor Systems Based on Indacenodithiophene-Extended Tetrathiafulvalene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientation of nitration in bay-region of benzothioxanthene imide: A streamlined pathway to N- and S-annulated derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayley Melville</w:t>
+                <w:t xml:space="preserve">Ahmad Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Saczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202401413⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 244, pp.113161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2025.113161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055160v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact catenane with tuneable mechanical chirality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Azabenzannulation of Benzothioxanthene Imide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H. G. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Puchan Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ahmad Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun Tang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paige Brown</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Synthesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (8), pp.956-964. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (41), pp.14479-14486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44160-025-00781-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c01303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350573v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularly Polarized Luminescence in Rotaxanes and Catenanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur H. G. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -740,1652 +740,1652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Electron-Deficient BisAzaCoroneneDiimide-Conjugated Polymers by Light-Locking Dynamic Covalent Bonds</w:t>
+                <w:t xml:space="preserve">Acid/Base‐Responsive Circularly Polarized Luminescence Emitters with Configurationally Stable Nitrogen Stereogenic Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Gapin</w:t>
+                <w:t xml:space="preserve">Pablo García-Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+                <w:t xml:space="preserve">Marcos Codesal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pasgrimaud</w:t>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs de Maria</w:t>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c01351⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.2417326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202417326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014549v1</w:t>
+                <w:t xml:space="preserve">hal-05142748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid/Base‐Responsive Circularly Polarized Luminescence Emitters with Configurationally Stable Nitrogen Stereogenic Centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Electron-Deficient BisAzaCoroneneDiimide-Conjugated Polymers by Light-Locking Dynamic Covalent Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Gapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo García-Cerezo</w:t>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Codesal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Clara Pasgrimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seifallah Abid</w:t>
+                <w:t xml:space="preserve">Anaïs de Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37, pp.2417326. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202417326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c01351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142748v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Circularly Polarized Luminescence of Urea-Bridged Dimers of Axially Chiral BODIPY–Carbohydrate Hybrids</w:t>
+                <w:t xml:space="preserve">Intermolecular Anionic Mixed-Valence and π-Dimer Complexes of Ortho-Pentannulated BisAzaCoroneneDiimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur David</w:t>
+                <w:t xml:space="preserve">Arthur H G David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araceli Campaña</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Diaz-Casado</w:t>
+                <w:t xml:space="preserve">Heorhii Melnychenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02466⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202413616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866938v1</w:t>
+                <w:t xml:space="preserve">hal-04731867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirror-image cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Wu</w:t>
+                <w:t xml:space="preserve">Saba Aslani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saba Aslani</w:t>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangcheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (6), pp.698-706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44160-024-00495-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermolecular Anionic Mixed-Valence and π-Dimer Complexes of Ortho-Pentannulated BisAzaCoroneneDiimides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Circularly Polarized Luminescence of Urea-Bridged Dimers of Axially Chiral BODIPY–Carbohydrate Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur H G David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+                <w:t xml:space="preserve">Araceli Campaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heorhii Melnychenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Le Bras</w:t>
+                <w:t xml:space="preserve">Laura Diaz-Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (24), pp.18522-18528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202413616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c02466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731867v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved Nanographenes as Stoppers in a [2]Rotaxane with Two-Photon Excited Emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur David</w:t>
+                <w:t xml:space="preserve">Dynamic Covalent Synthesis Applied to Optoelectronic and Energy Materials: Design, Applications and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur H G David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Santos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00486⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (20), pp.e202400211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202400211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808688v1</w:t>
+                <w:t xml:space="preserve">hal-04526573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Covalent Synthesis Applied to Optoelectronic and Energy Materials: Design, Applications and Limitations</w:t>
+                <w:t xml:space="preserve">Curved Nanographenes as Stoppers in a [2]Rotaxane with Two-Photon Excited Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elarbi Chatir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adèle Gapin</w:t>
+                <w:t xml:space="preserve">Marcos Codesal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Álvaro-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Goujon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ermelinda Maçôas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (20), pp.e202400211. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (13), pp.9344-9351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202400211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04526573v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ortho O-Annulated AzaBenzannulated PeryleneDiimide and BisAzaCoroneneDiimide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divinylanthracene-Containing Tetracationic Organic Cyclophane with Near-Infrared Photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Garci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hayley Melville</w:t>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou-Ann Accou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adèle Gapin</w:t>
+                <w:t xml:space="preserve">Xuesong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC02376A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (16), pp.9182-9190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c01244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231811v1</w:t>
+                <w:t xml:space="preserve">hal-04808596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,6/7‐(NO 2 ) 2 ‐Perylenediimide and 1,6/7‐(NH 2 ) 2 ‐Perylenediimide as Regioisomerically Pure Materials**</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adèle Gapin</w:t>
+                <w:t xml:space="preserve">Exciplex Emission and Förster Resonance Energy Transfer in Polycyclic Aromatic Hydrocarbon-Based Bischromophoric Cyclophanes and Homo[2]catenanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Garci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Ave</w:t>
+                <w:t xml:space="preserve">Leighton Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202300652⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (33), pp.18391-18401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c04213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231810v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciplex Emission and Förster Resonance Energy Transfer in Polycyclic Aromatic Hydrocarbon-Based Bischromophoric Cyclophanes and Homo[2]catenanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Supramolecular Large Nanosheets Assembled at Air/Water Interfaces and in Solution from Amphiphilic Heptagon-Containing Nanographenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leighton Jones</w:t>
+                <w:t xml:space="preserve">Mari Mañas-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Codesal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandra Azad</w:t>
+                <w:t xml:space="preserve">Irene López-Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Martín-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c04213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (1), pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c01854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808754v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Large Nanosheets Assembled at Air/Water Interfaces and in Solution from Amphiphilic Heptagon-Containing Nanographenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 1,6/7‐(NO 2 ) 2 ‐Perylenediimide and 1,6/7‐(NH 2 ) 2 ‐Perylenediimide as Regioisomerically Pure Materials**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Gapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcos Codesal</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene López-Sicilia</w:t>
+                <w:t xml:space="preserve">Dorian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Martín-Romero</w:t>
+                <w:t xml:space="preserve">Thomas Ave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (1), pp.163-173. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c01854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808743v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divinylanthracene-Containing Tetracationic Organic Cyclophane with Near-Infrared Photoluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ortho O-Annulated AzaBenzannulated PeryleneDiimide and BisAzaCoroneneDiimide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuesong Li</w:t>
+                <w:t xml:space="preserve">Daryna Shymon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley Melville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Young</w:t>
+                <w:t xml:space="preserve">Lou-Ann Accou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Gapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (16), pp.9182-9190. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (42), pp.14631-14640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c01244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TC02376A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808596v1</w:t>
+                <w:t xml:space="preserve">hal-04231811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular chemistry of two new bis(1,2,3-triazolyl)pyridine macrocycles: metal complexation, self-assembly and anion binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur H G David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary J Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,51 +2497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermelinda Maçoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (2), pp.835. </w:t>
@@ -2573,883 +2573,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helically Chiral Hybrid Cyclodextrin Metal–Organic Framework Exhibiting Circularly Polarized Luminescence</w:t>
+                <w:t xml:space="preserve">Ruthenium nanoparticles canopied by heptagon-containing saddle-shaped nanographenes as efficient aromatic hydrogenation catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Kazem-Rostami</w:t>
+                <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Orte</w:t>
+                <w:t xml:space="preserve">Adrián García-Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Codesal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Ortuño</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Indranil Roy</w:t>
+                <w:t xml:space="preserve">Pascual Oña-Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c01554⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (44), pp.13046-13059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc04228b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808844v1</w:t>
+                <w:t xml:space="preserve">hal-04104569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally Controlled Exciplex Fluorescence in a Dynamic Homo[2]catenane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Fluorescent cyclophanes and their applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Le Bras</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha Jyoti Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ovalle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Pe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fraser Stoddart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c10591⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (13), pp.5557-5605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CS00352B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232313v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation‐Induced Emission and Circularly Polarized Luminescence Duality in Tetracationic Binaphthyl‐Based Cyclophanes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Fluorescence Quenching by Redox Molecular Pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuesong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luka Đorđević</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202208679⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (8), pp.3572-3579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c12480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232317v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent cyclophanes and their applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Indranil Roy</w:t>
+                <w:t xml:space="preserve">Aggregation‐Induced Emission and Circularly Polarized Luminescence Duality in Tetracationic Binaphthyl‐Based Cyclophanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Garci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Codesal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Đorđević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202208679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CS00352B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04808868v1</w:t>
+                <w:t xml:space="preserve">hal-04232317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Quenching by Redox Molecular Pumping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Helically Chiral Hybrid Cyclodextrin Metal–Organic Framework Exhibiting Circularly Polarized Luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Kazem-Rostami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Orte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yang Jiao</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indranil Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 144 (8), pp.3572-3579. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c12480⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 144 (21), pp.9380-9389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c01554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808851v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium nanoparticles canopied by heptagon-containing saddle-shaped nanographenes as efficient aromatic hydrogenation catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
+                <w:t xml:space="preserve">Thermally Controlled Exciplex Fluorescence in a Dynamic Homo[2]catenane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Garci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascual Oña-Burgos</w:t>
+                <w:t xml:space="preserve">Seifallah Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (44), pp.13046-13059. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (51), pp.23551-23559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2sc04228b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c10591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104569v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinyl sulfonyl chemistry-driven unidirectional transport of a macrocycle through a [2]rotaxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Santoyo González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,51 +3509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heptagon-Containing Saddle-Shaped Nanographenes: Self-Association and Complexation Studies with Polycyclic Aromatic Hydrocarbons and Fullerenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Míguez-Lago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,64 +3643,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiroptical Properties of Mechanically Interlocked Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fraser Stoddart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (9-10), pp.608-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3747,90 +3747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Macrocycle Based on a Heptagon‐Containing Hexa‐ peri ‐hexabenzocoronene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Campaña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (35), pp.15124-15128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,77 +3864,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[2]Rotaxane End‐Capping Synthesis by Click Michael‐Type Addition to the Vinyl Sulfonyl Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Santoyo-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,90 +3994,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A [2]Rotaxane-Based Circularly Polarized Luminescence Switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Casares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuerva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Campaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4293,51 +4293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Saczuk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.113161" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05055160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sch&#248;ttler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia No&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401413" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Tang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihua Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Almunif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Jyoti Das" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Brown" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-025-00781-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuerva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pasgrimaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Maria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Cerezo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202417326" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Campa&#241;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz-Casado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02466" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Aslani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcheng Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-024-00495-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;lvaro-Martins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermelinda Ma&#231;&#244;as" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00486" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526573v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400211" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Garci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leighton Jones" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Azad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c04213" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ma&#241;as-Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene L&#243;pez-Sicilia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01854" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04808596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Young" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01244" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015996v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary J Goodwin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03985k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sciortino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cannas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermelinda Ma&#231;oas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Kazem-Rostami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Orte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ortu&#241;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Roy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01554" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ovalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10591" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#272;or&#273;evi&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202208679" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808868v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraser Stoddart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS00352B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Jiao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12480" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a Cerezo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santoyo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO01491A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#237;guez-Lago" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1722848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202100066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jim&#233;nez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003785" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santoyo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900156" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b07143" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05055160v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sch&#248;ttler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Bras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Melville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401413" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihua Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Almunif" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Jyoti Das" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Brown" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-025-00781-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Puchan Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Saczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H. G. David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2025.113161" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c01303" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuerva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Blanco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Cerezo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifallah Abid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202417326" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014549v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gapin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pasgrimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Maria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c01351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04731867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H G David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heorhii Melnychenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413616" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808720v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Aslani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcheng Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44160-024-00495-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#243;mez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Campa&#241;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Diaz-Casado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c02466" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526573v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goujon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808688v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;lvaro-Martins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermelinda Ma&#231;&#244;as" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00486" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04808596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Garci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuesong Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Young" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leighton Jones" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Azad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c04213" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808743v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ma&#241;as-Torres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene L&#243;pez-Sicilia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Romero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01854" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Masson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ave" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300652" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231811v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Shymon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Ann Accou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC02376A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015996v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary J Goodwin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G White" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03985k" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Reale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sciortino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cannas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermelinda Ma&#231;oas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020835" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indranil Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fraser Stoddart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CS00352B" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Song" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Jiao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c12480" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#272;or&#273;evi&#263;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202208679" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Kazem-Rostami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Orte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ortu&#241;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c01554" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ovalle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c10591" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808873v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a Cerezo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santoyo Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QO01491A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#237;guez-Lago" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cruz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1722848" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.202100066" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Jim&#233;nez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202003785" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Santoyo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201900156" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Casares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b07143" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>