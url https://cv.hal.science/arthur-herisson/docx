--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -1302,1104 +1302,1181 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le siège de Rome de 1870 et sa mémoire</w:t>
+                <w:t xml:space="preserve">I pellegrini francesi e la Roma del piano regolatore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Noël GRANDHOMME, Laurent JALABERT et Stéphane TISON. </w:t>
+              <w:t xml:space="preserve">Andrea Ciampani, Paolo Bianchi et Iliaria Fiumi Sermattei (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre de siège en 1870-1871</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2025, 978-2-7535-9911-6</w:t>
+              <w:t xml:space="preserve">Negoziare una Capitale. Il governo di una trasformazione nel piano regolatore del 1883</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto per la storia del Risorgimento italiano, pp.207-216, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05429321v1</w:t>
+                <w:t xml:space="preserve">hal-05596277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le catholicisme intransigeant : une extrême droite catholique ?</w:t>
+                <w:t xml:space="preserve">Le siège de Rome de 1870 et sa mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Baptiste ROGER-LACAN. </w:t>
+              <w:t xml:space="preserve">Jean-Noël GRANDHOMME, Laurent JALABERT et Stéphane TISON. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle histoire de l’extrême droite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, 2025</w:t>
+              <w:t xml:space="preserve">La guerre de siège en 1870-1871</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2025, 978-2-7535-9911-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05429309v1</w:t>
+                <w:t xml:space="preserve">halshs-05429321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lay journalism at the service of the Holy See: Louis Veuillot and the Papacy</w:t>
+                <w:t xml:space="preserve">Le catholicisme intransigeant : une extrême droite catholique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carolina ARMENTEROS et Francisco Javier RAMÓN SOLANS. </w:t>
+              <w:t xml:space="preserve">Baptiste ROGER-LACAN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventing the Modern Papacy (1780-1914), vol. 1 : The Birth of Political Ultramontanism (1789-1914)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, 2025</w:t>
+              <w:t xml:space="preserve">Nouvelle histoire de l’extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05429315v1</w:t>
+                <w:t xml:space="preserve">halshs-05429309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nonce en France, spectateur et acteur de l’Ordre moral (1873-1877)</w:t>
+                <w:t xml:space="preserve">Lay journalism at the service of the Holy See: Louis Veuillot and the Papacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno DUMONS et d’Olivier DARD. </w:t>
+              <w:t xml:space="preserve">Carolina ARMENTEROS et Francisco Javier RAMÓN SOLANS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ordre moral (1873-1877). Royalisme, catholicisme et conservatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions du Cerf, 2025, 978-2204170031</w:t>
+              <w:t xml:space="preserve">Inventing the Modern Papacy (1780-1914), vol. 1 : The Birth of Political Ultramontanism (1789-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05429324v1</w:t>
+                <w:t xml:space="preserve">halshs-05429315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Internationale blanche au féminin : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Le nonce en France, spectateur et acteur de l’Ordre moral (1873-1877)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fanny Bugnon; Camille Cléret; Valérie Dubslaff; Tauana Olivia Gomes Silva; Solenn Mabo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno DUMONS et d’Olivier DARD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes contre le changement. Conservatisme, réaction et extrémisme en Europe, XVIIIe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.39-50, 2024, 2753595895</w:t>
+              <w:t xml:space="preserve">L’Ordre moral (1873-1877). Royalisme, catholicisme et conservatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cerf, 2025, 978-2204170031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04932204v1</w:t>
+                <w:t xml:space="preserve">halshs-05429324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A free Church in a free state'. The relationship between Church and State in the thought of Charles de Montalembert</w:t>
+                <w:t xml:space="preserve">L’Internationale blanche au féminin : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aude Attuel-Hallade. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Bugnon; Camille Cléret; Valérie Dubslaff; Tauana Olivia Gomes Silva; Solenn Mabo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Intellectual History of Liberal Catholicism in Western Europe, 1789-1870</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury, pp.149-168, 2024, 9781350371071</w:t>
+              <w:t xml:space="preserve">Femmes contre le changement. Conservatisme, réaction et extrémisme en Europe, XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.39-50, 2024, 2753595895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04541016v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04932204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Sentiment and Catholic Internationalism? The Financial Mobilisation of the Faithful in Favour of the Papacy during the 1860s</w:t>
+                <w:t xml:space="preserve">A free Church in a free state'. The relationship between Church and State in the thought of Charles de Montalembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Attuel-Hallade. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Right and the Nation. Transnational Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">An Intellectual History of Liberal Catholicism in Western Europe, 1789-1870</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, pp.149-168, 2024, 9781350371071</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04216005v1</w:t>
+                <w:t xml:space="preserve">halshs-04541016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prêcher pour le pape, prêcher contre Napoléon III au temps de la question romaine (1859-1870)</w:t>
+                <w:t xml:space="preserve">National Sentiment and Catholic Internationalism? The Financial Mobilisation of the Faithful in Favour of the Papacy during the 1860s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Flauraud; Ludovic Viallet. </w:t>
+              <w:t xml:space="preserve">Toni Morant I Ariño, Julián Sanz, Ismael Saz (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la parole du prédicateur au discours politique. Jalons pour une histoire de la critique religieuse du politique (du Moyen Âge à l’époque contemporaine)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Right and the Nation. Transnational Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.161-173, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003354833-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03791421v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04216005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denier de Saint-Pierre et zouaves pontificaux. Mentana et la remobilisation de l'opinion catholique en faveur du Saint-Siège</w:t>
+                <w:t xml:space="preserve">Prêcher pour le pape, prêcher contre Napoléon III au temps de la question romaine (1859-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-Marie Delpu; Arthur Hérisson; Vincent Robert. </w:t>
+              <w:t xml:space="preserve">Vincent Flauraud; Ludovic Viallet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias, politique et révolution en 1867. Les échos européens de la bataille de Mentana</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De la parole du prédicateur au discours politique. Jalons pour une histoire de la critique religieuse du politique (du Moyen Âge à l’époque contemporaine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.63-78, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03461735v1</w:t>
+                <w:t xml:space="preserve">halshs-03791421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I cattolici francesi di fronte alle due Rome dopo il 20 settembre 1870</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Formica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roma capitale : la città laica, la città religiosa (1870-1915)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viella, pp.399-410, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03461931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Empire libéral et la question romaine (1869-1870)</w:t>
+                <w:t xml:space="preserve">Denier de Saint-Pierre et zouaves pontificaux. Mentana et la remobilisation de l'opinion catholique en faveur du Saint-Siège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éric Anceau; Dominique Barjot. </w:t>
+              <w:t xml:space="preserve">Pierre-Marie Delpu; Arthur Hérisson; Vincent Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Empire libéral. Essai d’histoire globale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médias, politique et révolution en 1867. Les échos européens de la bataille de Mentana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.103-120, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12055-1.p.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03259612v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03461735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre Pie IX mais s'opposer à Veuillot. Les catholiques libéraux face à la question romaine</w:t>
+                <w:t xml:space="preserve">L’Empire libéral et la question romaine (1869-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Andurand; Albane Pialoux. </w:t>
+              <w:t xml:space="preserve">Éric Anceau; Dominique Barjot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les forces de la modération. Ligne politique ou accommodements raisonnés dans les crises politico-religieuses européennes (XVIe-XIXe siècles) ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 293-310, 2020, 978-2-8076-1475-8</w:t>
+              <w:t xml:space="preserve">L’Empire libéral. Essai d’histoire globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions SPM, pp. 329-340, 2021, 978-2-37999-066-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03094571v1</w:t>
+                <w:t xml:space="preserve">halshs-03259612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après Cavour, Bismarck ? L’unification allemande au prisme des questions italienne et romaine selon les catholiques français</w:t>
+                <w:t xml:space="preserve">Défendre Pie IX mais s'opposer à Veuillot. Les catholiques libéraux face à la question romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Bourguinat; Alexandre Dupont; Gilles Vogt. </w:t>
+              <w:t xml:space="preserve">Olivier Andurand; Albane Pialoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre de 1870, conflit européen, conflit global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 273-287, 2020</w:t>
+              <w:t xml:space="preserve">Les forces de la modération. Ligne politique ou accommodements raisonnés dans les crises politico-religieuses européennes (XVIe-XIXe siècles) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 293-310, 2020, 978-2-8076-1475-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03094574v1</w:t>
+                <w:t xml:space="preserve">halshs-03094571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Après Cavour, Bismarck ? L’unification allemande au prisme des questions italienne et romaine selon les catholiques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Bourguinat; Alexandre Dupont; Gilles Vogt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre de 1870, conflit européen, conflit global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 273-287, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le journalisme catholique dans la France du milieu du XIXe siècle : une forme d’apostolat des laïcs contestée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Coutel; Olivier Rota. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se faire apôtre du XIXe siècle à nos jours. L’Église catholique et les différents régimes d’apostolat dans le monde moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 83-99, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2409,114 +2486,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catholiques français face à l'unification italienne (1856-1871). Une mobilisation internationale de masse entre politique et religion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hérisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris 1 Panthéon-Sorbonne, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02936398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2663,51 +2740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;risson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134jf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfv.33.2021.27968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.10739" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1409/101329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.rhef.5.103439" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.50898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12055-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429321v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932204v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003354833-14" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12055-1.p.0103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094574v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02936398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;risson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134jf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.16110" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfv.33.2021.27968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03657677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.10739" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1409/101329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02910396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.rhef.5.103439" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.50898" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Delpu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12055-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05429324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932204v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003354833-14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03791421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461931v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03461735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12055-1.p.0103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936404v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02936398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>