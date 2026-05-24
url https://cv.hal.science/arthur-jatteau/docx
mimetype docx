--- v0 (2026-03-15)
+++ v1 (2026-05-24)
@@ -943,399 +943,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment expliquer le succès de la méthode des expérimentations aléatoires ? Une sociographie du J-PAL</w:t>
+                <w:t xml:space="preserve">The Success of Randomized Controlled Trials: A Sociographical Study of the Rise of J-PAL to Scientific Excellence and Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historical Social Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Historical Social Research, pp.94-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12759/hsr.43.2018.3.94-119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565601v1</w:t>
+                <w:t xml:space="preserve">hal-02569638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les expérimentations aléatoires en économie, une potion miracle pour l’action publique?</w:t>
+                <w:t xml:space="preserve">Les évaluations par assignation aléatoire. Apports et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Idées économiques et sociales, 193 (3), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/idee.193.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569481v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expérimentations aléatoires, le « gold standard » des méthodes d’évaluation d’impact ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Regards croisés sur l'économie, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rce.022.0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évaluations par assignation aléatoire. Apports et limites</w:t>
+                <w:t xml:space="preserve">Les expérimentations aléatoires en économie, une potion miracle pour l’action publique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idées économiques et sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Action Publique. Recherche &amp; Pratiques, 1, pp.4-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569477v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Success of Randomized Controlled Trials: A Sociographical Study of the Rise of J-PAL to Scientific Excellence and Influence</w:t>
+                <w:t xml:space="preserve">Comment expliquer le succès de la méthode des expérimentations aléatoires ? Une sociographie du J-PAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jatteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Social Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, SociologieS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12759/hsr.43.2018.3.94-119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02569638v1</w:t>
+                <w:t xml:space="preserve">hal-02565601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi les expérimentations aléatoires sont-elles le nom ? À propos de l’ouvrage de Jean-Michel Servet : L’économie comportementale en question</w:t>
               </w:r>
@@ -2319,51 +2319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B93BC1F5"/>
+    <w:nsid w:val="017A377B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2550,51 +2550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-jatteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0986-9461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172637473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Protat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany Catrice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEE.2025.10072014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04151034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.24995" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04101315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Egerer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEE.2022.129252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03140213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.040.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02563206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.022.0184" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.193.0034" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.94-119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13148" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.093.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les &#201;tudiants De The Members of The Peps-Economie Students' Association Peps-Economie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.050.0049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04313618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Pellegris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03248197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03140086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.12229" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03142070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-jatteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0986-9461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172637473" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Protat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany Catrice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Thevenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEE.2025.10072014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04151034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.24995" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04101315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Egerer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEE.2022.129252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03140213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chauvel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.040.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02563206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.94-119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.193.0034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.022.0184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02570120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.13148" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.093.0008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03536971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les &#201;tudiants De The Members of The Peps-Economie Students' Association Peps-Economie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.050.0049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04313618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119388v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Charles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Pellegris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03248197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03140086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.12229" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03142070v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>