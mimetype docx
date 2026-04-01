--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -885,295 +885,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten millennia of hepatitis B virus evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Papac</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Barquera</w:t>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Key</w:t>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Spyrou</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abi5658⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820030v1</w:t>
+                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Ten millennia of hepatitis B virus evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duron</w:t>
+                <w:t xml:space="preserve">Luka Papac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Rodrigo Barquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Felix Key</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Maria Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374 (6564), pp.182-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abi5658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can phylodynamics bring to animal health research?</w:t>
               </w:r>
@@ -1676,412 +1676,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iDNA screening: Disease vectors as vertebrate samplers</w:t>
+                <w:t xml:space="preserve">High-throughput sequencing of kDNA amplicons for the analysis of Leishmania minicircles and identification of Neotropical species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14362⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (5), pp.585-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017002013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917760v1</w:t>
+                <w:t xml:space="preserve">hal-04917745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of kDNA amplicons for the analysis of Leishmania minicircles and identification of Neotropical species</w:t>
+                <w:t xml:space="preserve">Evaluation of short mitochondrial metabarcodes for the identification of Amazonian mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlis Huguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182017002013⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), pp.1276 - 1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917745v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of short mitochondrial metabarcodes for the identification of Amazonian mammals</w:t>
+                <w:t xml:space="preserve">iDNA screening: Disease vectors as vertebrate samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Catzeflis</w:t>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïlis Huguin</w:t>
+                <w:t xml:space="preserve">François Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (10), pp.1276 - 1283. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (22), pp.6478-6486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836328v1</w:t>
+                <w:t xml:space="preserve">hal-04917760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete mitochondrial genome ofLutzomyia (Nyssomyia) umbratilis (Diptera: Psychodidae), the main vector of Leishmania guyanensis</w:t>
               </w:r>
@@ -2710,51 +2710,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun assembly of the assassin bug Brontostoma colossus mitochondrial genome (Heteroptera, Reduviidae)</w:t>
+                <w:t xml:space="preserve">Shotgun assembly of the assassin bug &amp;lt;em&amp;gt;Brontostoma colossus&amp;lt;/em&amp;gt; mitochondrial genome (Heteroptera, Reduviidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kamilari</w:t>
@@ -2832,75 +2832,75 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917775v1</w:t>
+                <w:t xml:space="preserve">hal-02638880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun assembly of the assassin bug &amp;lt;em&amp;gt;Brontostoma colossus&amp;lt;/em&amp;gt; mitochondrial genome (Heteroptera, Reduviidae)</w:t>
+                <w:t xml:space="preserve">Shotgun assembly of the assassin bug Brontostoma colossus mitochondrial genome (Heteroptera, Reduviidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kamilari</w:t>
@@ -2978,51 +2978,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638880v1</w:t>
+                <w:t xml:space="preserve">hal-04917775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3409,51 +3409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1894306"/>
+    <w:nsid w:val="A067FB9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3640,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-kocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9499-6472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167611240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skourtanioti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pierini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Guevara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M&#246;tsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07546-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04255025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roger Esquivel Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soloandry Rahajandraibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Nomena Randriantseheno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04261820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Borry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Forsythe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.134798.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazzat Musralina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido A Gnecchi Ruscone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Borbone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04800-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Papac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Barquera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Key" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi5658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Vergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapryio Chakraborty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Camoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piangjai Chalermwong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtarra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketsarin Kamyingkird" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2964639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14362" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917745v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12729" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022748" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03039037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathaporn Jittapalapong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-06-155" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.12.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/361037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kamilari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.09.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BRVNL7F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04549541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-kocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9499-6472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167611240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skourtanioti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pierini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Guevara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M&#246;tsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07546-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04255025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roger Esquivel Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soloandry Rahajandraibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Nomena Randriantseheno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04261820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Borry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Forsythe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.134798.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazzat Musralina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido A Gnecchi Ruscone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Borbone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04800-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Papac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Barquera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Key" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi5658" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Vergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapryio Chakraborty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Camoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piangjai Chalermwong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtarra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketsarin Kamyingkird" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2964639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022748" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03039037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathaporn Jittapalapong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-06-155" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.12.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/361037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kamilari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.09.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BRVNL7F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04549541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>