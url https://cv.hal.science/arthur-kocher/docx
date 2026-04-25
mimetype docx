--- v1 (2026-04-01)
+++ v2 (2026-04-25)
@@ -885,295 +885,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten millennia of hepatitis B virus evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Luka Papac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duron</w:t>
+                <w:t xml:space="preserve">Rodrigo Barquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Felix Key</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Maria Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374 (6564), pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abi5658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
+                <w:t xml:space="preserve">hal-03820030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten millennia of hepatitis B virus evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Kocher</w:t>
+                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Papac</w:t>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Barquera</w:t>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Key</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Spyrou</w:t>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 374 (6564), pp.182-188. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abi5658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820030v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can phylodynamics bring to animal health research?</w:t>
               </w:r>
@@ -1676,412 +1676,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of kDNA amplicons for the analysis of Leishmania minicircles and identification of Neotropical species</w:t>
+                <w:t xml:space="preserve">Evaluation of short mitochondrial metabarcodes for the identification of Amazonian mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlis Huguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182017002013⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), pp.1276 - 1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917745v1</w:t>
+                <w:t xml:space="preserve">hal-01836328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of short mitochondrial metabarcodes for the identification of Amazonian mammals</w:t>
+                <w:t xml:space="preserve">iDNA screening: Disease vectors as vertebrate samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maïlis Huguin</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (22), pp.6478-6486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01836328v1</w:t>
+                <w:t xml:space="preserve">hal-04917760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iDNA screening: Disease vectors as vertebrate samplers</w:t>
+                <w:t xml:space="preserve">High-throughput sequencing of kDNA amplicons for the analysis of Leishmania minicircles and identification of Neotropical species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (5), pp.585-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017002013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04917760v1</w:t>
+                <w:t xml:space="preserve">hal-04917745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete mitochondrial genome ofLutzomyia (Nyssomyia) umbratilis (Diptera: Psychodidae), the main vector of Leishmania guyanensis</w:t>
               </w:r>
@@ -2710,51 +2710,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun assembly of the assassin bug &amp;lt;em&amp;gt;Brontostoma colossus&amp;lt;/em&amp;gt; mitochondrial genome (Heteroptera, Reduviidae)</w:t>
+                <w:t xml:space="preserve">Shotgun assembly of the assassin bug Brontostoma colossus mitochondrial genome (Heteroptera, Reduviidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kamilari</w:t>
@@ -2832,75 +2832,75 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638880v1</w:t>
+                <w:t xml:space="preserve">hal-04917775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun assembly of the assassin bug Brontostoma colossus mitochondrial genome (Heteroptera, Reduviidae)</w:t>
+                <w:t xml:space="preserve">Shotgun assembly of the assassin bug &amp;lt;em&amp;gt;Brontostoma colossus&amp;lt;/em&amp;gt; mitochondrial genome (Heteroptera, Reduviidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kamilari</w:t>
@@ -2978,51 +2978,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917775v1</w:t>
+                <w:t xml:space="preserve">hal-02638880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3409,51 +3409,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A067FB9A"/>
+    <w:nsid w:val="DD19511B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3640,51 +3640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-kocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9499-6472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167611240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skourtanioti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pierini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Guevara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M&#246;tsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07546-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04255025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roger Esquivel Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soloandry Rahajandraibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Nomena Randriantseheno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04261820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Borry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Forsythe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.134798.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazzat Musralina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido A Gnecchi Ruscone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Borbone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04800-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Papac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Barquera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Key" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi5658" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Vergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapryio Chakraborty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Camoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piangjai Chalermwong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtarra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketsarin Kamyingkird" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2964639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022748" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03039037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathaporn Jittapalapong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-06-155" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.12.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/361037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638880v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kamilari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.09.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BRVNL7F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917775v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04549541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-kocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9499-6472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167611240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skourtanioti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pierini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Guevara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M&#246;tsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07546-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04255025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roger Esquivel Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soloandry Rahajandraibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Nomena Randriantseheno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04261820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Borry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Forsythe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.134798.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazzat Musralina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido A Gnecchi Ruscone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Borbone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04800-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Papac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Barquera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Key" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi5658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Vergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapryio Chakraborty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Camoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piangjai Chalermwong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtarra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketsarin Kamyingkird" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2964639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12729" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917745v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022748" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03039037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathaporn Jittapalapong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-06-155" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.12.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/361037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kamilari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.09.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BRVNL7F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04549541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>