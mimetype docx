--- v2 (2026-04-25)
+++ v3 (2026-05-19)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">167611240</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wiunwsMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -207,2816 +228,2816 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Plasmodium genomes shed light on the history of human malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Skourtanioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Mötsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 631 (8019), pp.125-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-024-07546-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of the origin and spread of plague in Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Savin</w:t>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voahangy Andrianaivoarimanana</w:t>
+                <w:t xml:space="preserve">Josselin Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soloandry Rahajandraibe</w:t>
+                <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovasoa Nomena Randriantseheno</w:t>
+                <w:t xml:space="preserve">Sophie Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010362⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04255025v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic analysis of the origin and spread of plague in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Cornuault</w:t>
+                <w:t xml:space="preserve">Luis Roger Esquivel Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
+                <w:t xml:space="preserve">Cyril Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Manzi</w:t>
+                <w:t xml:space="preserve">Voahangy Andrianaivoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Chavy</w:t>
+                <w:t xml:space="preserve">Soloandry Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Nomena Randriantseheno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (5), pp.e0010362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576716v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04255025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating accessible, rapid, and appropriate processing of ancient metagenomic data with AMDirT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Borry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Forsythe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Andrades Valtueña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anan Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/f1000research.134798.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04261820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The source of the Black Death in fourteenth-century central Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyazzat Musralina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido A Gnecchi Ruscone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Borbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 606, pp.718 - 724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-022-04800-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten millennia of hepatitis B virus evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Papac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Barquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Key</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Spyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 374 (6564), pp.182-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.abi5658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can phylodynamics bring to animal health research?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debapryio Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde C. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (9), pp.837-847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tree.2021.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Indirect ELISA &amp;lt;i&amp;gt;Trypanosoma evansi&amp;lt;/i&amp;gt; in Equids: Optimisation and Application to a Serological Survey including Racing Horses, in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piangjai Chalermwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarawut Yangtarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketsarin Kamyingkird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2019/2964639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of French Guiana sand flies using MALDI-TOF mass spectrometry with a new mass spectra library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cecile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ginouvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (2), pp.e0007031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing of kDNA amplicons for the analysis of Leishmania minicircles and identification of Neotropical species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145 (5), pp.585-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182017002013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of short mitochondrial metabarcodes for the identification of Amazonian mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High-throughput sequencing of kDNA amplicons for the analysis of Leishmania minicircles and identification of Neotropical species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Murienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12729⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (5), pp.585-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017002013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836328v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iDNA screening: Disease vectors as vertebrate samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Catzeflis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bañuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (22), pp.6478-6486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.14362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequencing of kDNA amplicons for the analysis of Leishmania minicircles and identification of Neotropical species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation of short mitochondrial metabarcodes for the identification of Amazonian mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Catzeflis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlis Huguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182017002013⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (10), pp.1276 - 1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917745v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete mitochondrial genome ofLutzomyia (Nyssomyia) umbratilis (Diptera: Psychodidae), the main vector of Leishmania guyanensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Holota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitochondrial DNA Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (6), pp.4219-4221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/19401736.2015.1022748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector soup: high‐throughput identification of Neotropical phlebotomine sand flies using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Holota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (2), pp.172-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.12556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Oriental House Rat ( Rattus tanezumi ) a Potential Reservoir for Trypanosoma evansi in Thailand?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarawut Yangtara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathaporn Jittapalapong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.719-723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7589/2014-06-155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequencing of the mitochondrial genome of the avocado lace bug &amp;lt;em&amp;gt;Pseudacysta perseae&amp;lt;/em&amp;gt; (Heteroptera, Tingidae) using a genome skimming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 338 (3), pp.149-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an Indirect-ELISA Test for&amp;lt;i&amp;gt;Trypanosoma evansi&amp;lt;/i&amp;gt;Infection (Surra) in Buffaloes and Its Application to a Serological Survey in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketsarin Kamyingkird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarawut Yangtara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilye Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.1 - 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/361037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun assembly of the assassin bug Brontostoma colossus mitochondrial genome (Heteroptera, Reduviidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kamilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 552 (1), pp.184-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2014.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun assembly of the assassin bug &amp;lt;em&amp;gt;Brontostoma colossus&amp;lt;/em&amp;gt; mitochondrial genome (Heteroptera, Reduviidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kamilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 552 (1), pp.184-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2014.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3026,111 +3047,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’activité humaine sur le risque de transmission de la Leishmaniose dans l’aire de St-Georges de l’Oyapock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Murienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Cayenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3140,100 +3161,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et maladies infectieuses : impact des activités humaines sur le cycle de transmission des leishmanioses en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maladies infectieuses. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017TOU30080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01865447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3243,105 +3264,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trypanosomose à Trypanosoma evansi chez les chevaux en Thaïlande : enquête épidémiologique et standardisation d’un test ELISA indirect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04549541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3409,51 +3430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD19511B"/>
+    <w:nsid w:val="5D1C989C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3640,51 +3661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-kocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9499-6472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167611240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skourtanioti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pierini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Guevara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M&#246;tsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07546-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04255025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roger Esquivel Gomez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soloandry Rahajandraibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Nomena Randriantseheno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010362" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04261820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Borry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Forsythe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.134798.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazzat Musralina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido A Gnecchi Ruscone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Borbone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04800-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Papac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Barquera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Key" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi5658" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Vergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapryio Chakraborty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.04.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Camoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piangjai Chalermwong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtarra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketsarin Kamyingkird" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2964639" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12729" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14362" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917745v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022748" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03039037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathaporn Jittapalapong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-06-155" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636710v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.12.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/361037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917775v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kamilari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.09.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BRVNL7F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865447v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04549541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-kocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9499-6472" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167611240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wiunwsMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skourtanioti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pierini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Guevara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M&#246;tsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07546-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04255025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Roger Esquivel Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Savin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soloandry Rahajandraibe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Nomena Randriantseheno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010362" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04261820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Borry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Forsythe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Andrades Valtue&#241;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H&#252;bner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Ibrahim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.134798.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazzat Musralina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido A Gnecchi Ruscone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Borbone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04800-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Papac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Barquera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Key" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abi5658" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Vergne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapryio Chakraborty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.04.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Camoin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piangjai Chalermwong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketsarin Kamyingkird" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2964639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nabet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cecile Normand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Murienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017002013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14362" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Catzeflis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Huguin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12729" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602798v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Holota" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19401736.2015.1022748" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03039037v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarawut Yangtara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Morand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathaporn Jittapalapong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/2014-06-155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636710v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guilbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.12.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/361037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kamilari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;neau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2014.09.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BRVNL7F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638880v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01865447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30080" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04549541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>