--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -992,209 +992,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02747648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and heuristic algorithms for scheduling problems</w:t>
+                <w:t xml:space="preserve">Enhanced arc-flow formulations to minimize weighted completion time on identical parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dell’amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10288-019-00408-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275 (1), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602378v1</w:t>
+                <w:t xml:space="preserve">hal-04602277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced arc-flow formulations to minimize weighted completion time on identical parallel machines</w:t>
+                <w:t xml:space="preserve">Exact and heuristic algorithms for scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 275 (1), pp.67-79. </w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.123-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.11.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10288-019-00408-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602277v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel formulations and modeling enhancements for the dynamic berth allocation problem</w:t>
               </w:r>
@@ -3876,51 +3876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA451C45"/>
+    <w:nsid w:val="20013595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4107,51 +4107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-kramer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1991-5046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kramer_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.09.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bolsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves de Queiroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Loti de Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106719" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04037236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Kuo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kramer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Dosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2021.1996651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02747648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell'Amico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-019-00408-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell&#8217;amico" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.11.039" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lalla-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vo&#223;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.03.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Subramanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0549-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glend Kleiser Gouveia Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Formiga de Sousa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Moreira da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jim&#233;nez-Hurtado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yadegari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Myller Magalh&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Peng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda R&#234;go" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ifors.2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14708/isbn.978-83-962157-1-0p61-67" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03918748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34500-5_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04606329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95380-5_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69625-2_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39694-7_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Anis Kheffache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-kramer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1991-5046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kramer_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.09.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bolsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves de Queiroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Loti de Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106719" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04037236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Kuo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kramer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Dosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2021.1996651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02747648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell'Amico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell&#8217;amico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.11.039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-019-00408-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lalla-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vo&#223;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.03.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Subramanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0549-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glend Kleiser Gouveia Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Formiga de Sousa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Moreira da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jim&#233;nez-Hurtado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yadegari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Myller Magalh&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Peng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda R&#234;go" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ifors.2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14708/isbn.978-83-962157-1-0p61-67" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03918748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34500-5_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04606329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95380-5_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69625-2_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39694-7_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Anis Kheffache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>