--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">kramer_a_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=aavfo4UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -204,1307 +225,1307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Job sequencing and tool switching problem with non-identical parallel machines: Mathematical formulations and modeling improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2025.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assigning multi-skill configurations to multiple servers with a Scenario-Based Planning and Recombination Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bolsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Loti de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 169, pp.106719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cor.2024.106719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Scheduling of Patients in Emergency Departments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Hong Kuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04037236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact framework for the discrete parallel machine scheduling location problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 132, pp.105318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cor.2021.105318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical formulations for scheduling jobs on identical parallel machines with family setup times and total weighted completion time minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 289 (3), pp.825-840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful implementation of discrete event simulation: integrating design thinking and simulation approach in an emergency department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Dosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vignoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production Planning and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (13), pp.1233-1247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09537287.2021.1996651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling jobs with release dates on identical parallel machines by minimizing the total weighted completion time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dell'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 123, pp.105018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cor.2020.105018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02747648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced arc-flow formulations to minimize weighted completion time on identical parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dell’amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 275 (1), pp.67-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and heuristic algorithms for scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (1), pp.123-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10288-019-00408-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel formulations and modeling enhancements for the dynamic berth allocation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Lalla-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Voß</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 278 (1), pp.170-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified heuristic and an annotated bibliography for a large class of earliness–tardiness scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Subramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (1), pp.21-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10951-017-0549-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the implementation of the safety management system operating on air taxi operators in brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glend Kleiser Gouveia Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Formiga de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Moreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espacios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1514,1902 +1535,1902 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Column Generation for Semiconductor Manufacturing Scheduling with Family Qualification and Secondary Resource Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Yugma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A skill-based multi-objective optimization model for job rotation and job variety in a last-mile delivery station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jiménez-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic optimization for scheduling with uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Yadegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Working Seminar on Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding reinforcement-learning into an iterated local search for solving an unrelated parallel machine scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruan Myller Magalhães de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Annuel de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème intégré ordonnancement-transport avec consommation énergétique des AGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning-based iterated local search for the unrelated parallel machine scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruan Myller Magalhães de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Conference on Operational Research: 50th Anniversary of EURO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Re-optimization Heuristic for a Dial-a-Ride Problem in the Transportation of Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruan Myller Magalhães de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Metaheuristics International Conference - MIC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.145-157, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc-flow model and valid inequalities for the job sequencing and tool switching problem with non-identical parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Kramer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Combinatorial Optimization (ISCO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Mathematics, Faculty of Science, University of La Laguna, May 2024, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transshipment station location problem in the context of solid waste management of the Brazilian state of Rio Grande do Norte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Rêgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katyanne Farias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence: IFORS 2023 - The 23rd Conference of the International Federation of Operational Research Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Santiago, Chile. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/ifors.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scenario-based planning approach for dynamically scheduled patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Hong Kuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Dynamic Scheduling Problems (IWDSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Winterthur, Switzerland. pp.61-67, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14708/isbn.978-83-962157-1-0p61-67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An arc-flow model for the job sequencing and tool switching problem with non-identical parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assigning Multi-Skill Configurations to Multiple Servers with a Reduced VNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bolsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Loti de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Variable Neighborhood Search</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khalifa University, Oct 2022, Abu-Dhabi, United Arab Emirates. pp.97-111, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34500-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03918748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a Dynamic Outpatient Facility System with Multiple Servers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bolsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization in Artificial Intelligence and Data Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rome, Italy. pp.247-258, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95380-5_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04606329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating exact and heuristic methods to efficiently solve the ScheLoc problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Kramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling of Patients in Emergency Departments with a Variable Neighborhood Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Hong Kuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference, ICVNS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Abu Dhabi, United Arab Emirates. pp.138-151, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-69625-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing Implementation Barriers to Healthcare Simulation Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Dosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vignoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Care Systems Engineering. ICHCSE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.117-129, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-39694-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Simulation as an Organizational Prototyping Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Dosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Iori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vignoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Delft, Netherlands. pp.1105-1114, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma Estratégia de Busca Local Eficiente para o Problema de Minimização do Atraso Total Resultante do Sequenciamento da Produção em uma Máquina com Tempos de Setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katyanne Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Subramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVII SIMPÓSIO BRASILEIRO DE PESQUISA OPERACIONAL (SBPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto de Galinhas - PE, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3419,245 +3440,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using scenario-based planning approaches to solve scheduling problems in healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Alves de Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Hong Kuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCERES LIMOS visit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Clermont-Ferrand, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Spectral Analysis and Optimal Transport for Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Anis Kheffache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l’apprentissage automatique : Plate-Forme Intelligence Artificielle 2025 (PFIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3667,148 +3688,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Spectral Analysis and Optimal Transport for Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Anis Kheffache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Krémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3876,51 +3897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20013595"/>
+    <w:nsid w:val="85113CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4107,51 +4128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-kramer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1991-5046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kramer_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.09.026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646082v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bolsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves de Queiroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Loti de Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106719" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04037236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Kuo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kramer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Dosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2021.1996651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02747648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell'Amico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell&#8217;amico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.11.039" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-019-00408-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lalla-Ruiz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vo&#223;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.03.036" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Subramanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0549-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glend Kleiser Gouveia Dias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Formiga de Sousa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Moreira da Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jim&#233;nez-Hurtado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yadegari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Myller Magalh&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Peng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda R&#234;go" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ifors.2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14708/isbn.978-83-962157-1-0p61-67" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03918748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34500-5_8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04606329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95380-5_22" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69625-2_11" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39694-7_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Anis Kheffache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-kramer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1991-5046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/kramer_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=aavfo4UAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kramer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.09.026" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bolsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Alves de Queiroz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Loti de Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Iori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106719" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04037236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hong Kuo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.03.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kramer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2021.105318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.07.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Dosi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vignoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2021.1996651" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02747648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell'Amico" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2020.105018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dell&#8217;amico" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.11.039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-019-00408-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lalla-Ruiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vo&#223;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.03.036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Subramanian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0549-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glend Kleiser Gouveia Dias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Formiga de Sousa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Moreira da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jim&#233;nez-Hurtado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yadegari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delorme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Myller Magalh&#227;es de Oliveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Peng" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178202v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda R&#234;go" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katyanne Farias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ifors.2023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14708/isbn.978-83-962157-1-0p61-67" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03918748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34500-5_8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04606329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95380-5_22" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602595v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69625-2_11" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39694-7_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.116" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804455v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Anis Kheffache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>