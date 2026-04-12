--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -819,274 +819,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bending-Gradient theory for flexural wave propagation in composite plates</w:t>
+                <w:t xml:space="preserve">A shear strength criterion for the buckling analysis of CLT walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bejjani</w:t>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.024⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.110344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245851v1</w:t>
+                <w:t xml:space="preserve">hal-02523678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shear strength criterion for the buckling analysis of CLT walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Bending-Gradient theory for flexural wave propagation in composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perret</w:t>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 211, pp.110344. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191-192, pp.99-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523678v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new higher-order elastoplastic beam model for reinforced concrete</w:t>
               </w:r>
@@ -1319,51 +1319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High-Resolution Wavevector Analysis for the characterization of the dynamic response of composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1449,77 +1449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent stiffness of timber used in CLT: closed-form estimates and numerical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1670,77 +1670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bending-Gradient Theory for Thick Plates: Existence and Uniqueness Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1917,77 +1917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the equivalent-layer shear stiffness of CLT through four-point bending of sandwich beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2158,378 +2158,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form solutions for predicting the thick elastic plate behavior of CLT and timber panels with gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Resolution Wavenumber Analysis (HRWA) for the mechanical characterization of viscoelastic beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 443, pp.198-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978742v1</w:t>
+                <w:t xml:space="preserve">hal-01825733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility of nanolayers and stacks: implications in the nanostructuration of clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (36), pp.7354 - 7367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8SM01359D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Wavenumber Analysis (HRWA) for the mechanical characterization of viscoelastic beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-form solutions for predicting the thick elastic plate behavior of CLT and timber panels with gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 443, pp.198-211. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, pp.290-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825733v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Generalization of Reissner Plate Theory to Laminated Plates, Part I: Theory</w:t>
               </w:r>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141, pp.402 - 416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2918,103 +2918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stiffness-based Approach to Analyze the Fire Behaviour of Cross-Laminated Timber Floors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhionis Dhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.238 - 245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3048,77 +3048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Bending-Gradient theory to thick plates buckling: application to Cross Laminated Timber walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3319,90 +3319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of orientation and number of layers on the elastic response and failure modes on CLT floors: modeling and parameter studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3436,77 +3436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bending–Gradient theory for the linear buckling of thick plates: Application to Cross Laminated Timber panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3992,209 +3992,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bending-gradient model for thick plates, I : theory</w:t>
+                <w:t xml:space="preserve">A bending-gradient model for thick plates, II : Closed-form solutions for cylinfrical bending of laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48, pp.2878-2888. </w:t>
+              <w:t xml:space="preserve">, 2011, 48, pp.2889-2901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661326v1</w:t>
+                <w:t xml:space="preserve">hal-00661336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bending-gradient model for thick plates, II : Closed-form solutions for cylinfrical bending of laminates</w:t>
+                <w:t xml:space="preserve">A bending-gradient model for thick plates, I : theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48, pp.2889-2901. </w:t>
+              <w:t xml:space="preserve">, 2011, 48, pp.2878-2888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661336v1</w:t>
+                <w:t xml:space="preserve">hal-00661326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse shear stiffness of a chevron folded core used in sandwich construction</w:t>
               </w:r>
@@ -4514,51 +4514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,51 +4808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Manthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network on Timber Engineering Research - INTER - Meeting 53</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4877,51 +4877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la raideur locale en flexion d'un empilement anisotrope par analyse en vecteurs d'onde. Application à une table d'harmonie de piano innovante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,103 +4972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie du Bending-Gradient pour la propagation des ondes dans les plaques composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5398,243 +5398,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie Bending-Gradient dans le code d'élément finis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+                <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France. pp.151985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621529v1</w:t>
+                <w:t xml:space="preserve">hal-01621542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
+                <w:t xml:space="preserve">La théorie Bending-Gradient dans le code d'élément finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France. pp.151985</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621542v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order elastoplastic beam model</w:t>
               </w:r>
@@ -5741,64 +5741,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of cross laminated timber walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5849,90 +5849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending behavior of regularly spaced CLT panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTE 2016 - World Conference on Timber Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5957,103 +5957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fire-exposed CLT floors deflection using an advanced modeling and calibration of the Reduced Cross Section Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhionis Dhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network on Timber Engineering Research (INTER) - Meeting 49, Graz (AUT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6078,90 +6078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending behaviour of massive and aerated timber floors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgagec 2015 - Matériaux organiques dans le Génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6180,312 +6180,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced modelling of Cross Laminated Timber (CLT) panels in bending</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
+                <w:t xml:space="preserve">Extension of the Bending-Gradient theory to thick plates buckling: application to Cross-Laminated-Timber panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquim 556 Theoretical Numerical and Experimental Analyses of Wood Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">19ème Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270289v1</w:t>
+                <w:t xml:space="preserve">hal-01270811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Bending-Gradient theory to thick plates buckling: application to Cross-Laminated-Timber panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perret</w:t>
+                <w:t xml:space="preserve">Advanced modelling of Cross Laminated Timber (CLT) panels in bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Journées Nationales Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Euromech Colloquim 556 Theoretical Numerical and Experimental Analyses of Wood Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270811v1</w:t>
+                <w:t xml:space="preserve">hal-01270289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced modelling for design helping of heterogeneous CLT panels in bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network on Timber Engineering Research - INTER - Meeting 48, Sibenik - Croatia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Sibenik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6700,51 +6700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IASS Annual Symposium : Beyond the Limit of Man</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6832,234 +6832,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Bending-Gradient theory to a beam lattice</w:t>
+                <w:t xml:space="preserve">Homogenization of a beam lattice as a thick plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11eme colloque national en calcul des structures (CSMA2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717097v1</w:t>
+                <w:t xml:space="preserve">hal-00938928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of a beam lattice as a thick plate</w:t>
+                <w:t xml:space="preserve">Application of the Bending-Gradient theory to a beam lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme colloque national en calcul des structures (CSMA2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938928v1</w:t>
+                <w:t xml:space="preserve">hal-01717097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness and stress efficiency of periodic reinforcing pads for FPSO's hull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France. pp.# 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7684,312 +7684,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en flexion de panneaux en bois lamellé croisé hétérogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
+                <w:t xml:space="preserve">Le flambement de panneaux en bois lamellé-croisé par un modèle de plaque épaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Groupe de Recherche Science du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">4ème Journées Scientifiques du Groupe de Recherche 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233244v1</w:t>
+                <w:t xml:space="preserve">hal-01270796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le flambement de panneaux en bois lamellé-croisé par un modèle de plaque épaisse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
+                <w:t xml:space="preserve">Comportement en flexion de panneaux en bois lamellé croisé hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Scientifiques du Groupe de Recherche 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Groupe de Recherche Science du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270796v1</w:t>
+                <w:t xml:space="preserve">hal-01233244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des panneaux CLT en flexion: vers un modèle de couche équivalente pour le bois?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Groupe de Recherche Science du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8014,64 +8014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités de voilement des panneaux en lamellé-croisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8148,195 +8148,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on Folds and Structures in International Journal of Space Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of Heterogeneous Thin and Thick Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Science Publishing</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-1-84821-652-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269969v1</w:t>
+                <w:t xml:space="preserve">hal-01266702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Heterogeneous Thin and Thick Plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special issue on Folds and Structures in International Journal of Space Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Baverel, Sigrid Adriaenssens. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Science Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30 (2), 2015, International Journal of Space Structures, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-ISTE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1260/0266-3511.30.2.iii⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266702v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9031,156 +9031,257 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a new PGD strategy for the simulation of slender structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Convergence of two-scale expansions for elastic heterogeneous plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9190,100 +9291,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation de plaques périodiques épaisses : application aux panneaux sandwichs à âme pliables en chevrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Paris-Est, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2010PEST1070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00557754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9293,105 +9394,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bending-Gradient theory for laminates and in-plane periodic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Arpino, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01266716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9538,51 +9639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825979v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calisti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Novotny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sokolowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03529670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Werner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cespedes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01027-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Novotny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09836-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03245851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bejjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02523678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02886351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalil Ferradi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cespedes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01003-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03248531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias-Da-Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02055968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01395-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02888490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Maia Avelino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2019.201.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01698051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9669-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700180" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01830425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5926" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Franzoni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9581-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9580-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franzoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.03.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhionis Dhima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/101686617X14881932435411" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-470FJT1Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fliscounakis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2016.05.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FN2H0B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1038-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.55" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.12.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.433-444" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VB00NJXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.05.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2010.01.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD9CJQMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutemy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mimram" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214709003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allemand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691183v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Baroud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270811v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Greco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717097v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938928v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135554v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01269969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://multi-science.atypon.com/toc/ijss/30/2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.iii" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848216521.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685053v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42277-0_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00846894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938939v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5695-8_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X7GR4J49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00557754v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1070" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/cel-01266716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825979v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calisti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Novotny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sokolowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03529670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Werner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cespedes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01027-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Novotny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09836-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02523678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110344" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03245851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bejjani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02886351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalil Ferradi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cespedes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01003-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03248531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias-Da-Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02055968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01395-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02888490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Maia Avelino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2019.201.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01698051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9669-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700180" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01830425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5926" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Franzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9581-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9580-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franzoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.03.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhionis Dhima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/101686617X14881932435411" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-470FJT1Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fliscounakis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2016.05.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FN2H0B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1038-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.55" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.12.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.433-444" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VB00NJXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.05.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2010.01.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD9CJQMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutemy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mimram" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214709003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allemand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691183v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Baroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Greco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717097v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135554v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848216521.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01269969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://multi-science.atypon.com/toc/ijss/30/2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.iii" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685053v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42277-0_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00846894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938939v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5695-8_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X7GR4J49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572440v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00557754v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1070" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/cel-01266716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>