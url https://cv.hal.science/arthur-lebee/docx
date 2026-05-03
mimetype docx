--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -819,274 +819,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shear strength criterion for the buckling analysis of CLT walls</w:t>
+                <w:t xml:space="preserve">The Bending-Gradient theory for flexural wave propagation in composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perret</w:t>
+                <w:t xml:space="preserve">Nadine Bejjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110344⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191-192, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523678v1</w:t>
+                <w:t xml:space="preserve">hal-03245851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bending-Gradient theory for flexural wave propagation in composite plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A shear strength criterion for the buckling analysis of CLT walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 191-192, pp.99-109. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.110344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245851v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new higher-order elastoplastic beam model for reinforced concrete</w:t>
               </w:r>
@@ -1313,1418 +1313,1418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The High-Resolution Wavevector Analysis for the characterization of the dynamic response of composite plates</w:t>
+                <w:t xml:space="preserve">Equivalent stiffness of timber used in CLT: closed-form estimates and numerical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.026⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-019-01395-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162864v1</w:t>
+                <w:t xml:space="preserve">hal-02055968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent stiffness of timber used in CLT: closed-form estimates and numerical validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perret</w:t>
+                <w:t xml:space="preserve">Design Strategies for Gridshells with Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Maia Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00107-019-01395-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20898/j.iass.2019.201.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055968v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Strategies for Gridshells with Singularities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The High-Resolution Wavevector Analysis for the characterization of the dynamic response of composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Maia Avelino</w:t>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baverel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lebée</w:t>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (3), pp.189-200. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 458, pp.177-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20898/j.iass.2019.201.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888490v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bending-Gradient Theory for Thick Plates: Existence and Uniqueness Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bejjani</w:t>
+                <w:t xml:space="preserve">Higher-order beam model with eigenstrains: theory and illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lebée</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9669-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201700180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698051v1</w:t>
+                <w:t xml:space="preserve">hal-01709881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order beam model with eigenstrains: theory and illustrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Corre</w:t>
+                <w:t xml:space="preserve">Experimental determination of the equivalent-layer shear stiffness of CLT through four-point bending of sandwich beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.1132-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zamm.201700180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709881v1</w:t>
+                <w:t xml:space="preserve">hal-01978755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the equivalent-layer shear stiffness of CLT through four-point bending of sandwich beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perret</w:t>
+                <w:t xml:space="preserve">The Asymptotic Expansion Load Decomposition elasto-plastic beam model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 186, pp.1132-1143. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.07.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978755v1</w:t>
+                <w:t xml:space="preserve">hal-01830425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Asymptotic Expansion Load Decomposition elasto-plastic beam model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-form solutions for predicting the thick elastic plate behavior of CLT and timber panels with gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cespedes</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5926⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, pp.290-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830425v1</w:t>
+                <w:t xml:space="preserve">hal-01978742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Wavenumber Analysis (HRWA) for the mechanical characterization of viscoelastic beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 443, pp.198-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility of nanolayers and stacks: implications in the nanostructuration of clays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (36), pp.7354 - 7367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8SM01359D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form solutions for predicting the thick elastic plate behavior of CLT and timber panels with gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Bending-Gradient Theory for Thick Plates: Existence and Uniqueness Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 164, pp.290-304. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9669-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978742v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Generalization of Reissner Plate Theory to Laminated Plates, Part I: Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvature, metric and parametrization of origami tessellations: Theory and application to the eggbox pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-016-9581-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473 (2197), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691085v1</w:t>
+                <w:t xml:space="preserve">hal-01368009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature, metric and parametrization of origami tessellations: Theory and application to the eggbox pattern</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Generalization of Reissner Plate Theory to Laminated Plates, Part I: Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Monasse</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 473 (2197), </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (1), pp.39 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9581-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368009v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Generalization of Reissner Plate Theory to Laminated Plates, Part II: Comparison with the Bending-Gradient Theory</w:t>
               </w:r>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 141, pp.402 - 416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2918,103 +2918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stiffness-based Approach to Analyze the Fire Behaviour of Cross-Laminated Timber Floors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhionis Dhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Engineering International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.238 - 245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3042,367 +3042,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Bending-Gradient theory to thick plates buckling: application to Cross Laminated Timber walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perret</w:t>
+                <w:t xml:space="preserve">A model reduction technique for beam analysis with the asymptotic expansion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fliscounakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016021⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, pp.11-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712210v1</w:t>
+                <w:t xml:space="preserve">hal-01691129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model reduction technique for beam analysis with the asymptotic expansion method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
+                <w:t xml:space="preserve">Extension of the Bending-Gradient theory to thick plates buckling: application to Cross Laminated Timber walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cespedes</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 172, pp.11-28. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2016.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691129v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of orientation and number of layers on the elastic response and failure modes on CLT floors: modeling and parameter studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3436,77 +3436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bending–Gradient theory for the linear buckling of thick plates: Application to Cross Laminated Timber panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3707,494 +3707,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of thick periodic plates: Application of the Bending-Gradient plate theory to a folded core sandwich panel</w:t>
+                <w:t xml:space="preserve">Homogenization of cellular sandwich panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (19-20), pp.2778--2792. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340 (4-5), pp.320--337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794194v1</w:t>
+                <w:t xml:space="preserve">hal-00794221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of cellular sandwich panels</w:t>
+                <w:t xml:space="preserve">Application de la théorie Bending-Gradient aux plaques stratifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 340 (4-5), pp.320--337. </w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.433--444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rcma.22.433-444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794221v1</w:t>
+                <w:t xml:space="preserve">hal-00794204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la théorie Bending-Gradient aux plaques stratifiées</w:t>
+                <w:t xml:space="preserve">Homogenization of thick periodic plates: Application of the Bending-Gradient plate theory to a folded core sandwich panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (19-20), pp.2778--2792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.22.433-444⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00794204v1</w:t>
+                <w:t xml:space="preserve">hal-00794194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bending-gradient model for thick plates, II : Closed-form solutions for cylinfrical bending of laminates</w:t>
+                <w:t xml:space="preserve">A bending-gradient model for thick plates, I : theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48, pp.2889-2901. </w:t>
+              <w:t xml:space="preserve">, 2011, 48, pp.2878-2888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661336v1</w:t>
+                <w:t xml:space="preserve">hal-00661326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bending-gradient model for thick plates, I : theory</w:t>
+                <w:t xml:space="preserve">A bending-gradient model for thick plates, II : Closed-form solutions for cylinfrical bending of laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48, pp.2878-2888. </w:t>
+              <w:t xml:space="preserve">, 2011, 48, pp.2889-2901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661326v1</w:t>
+                <w:t xml:space="preserve">hal-00661336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse shear stiffness of a chevron folded core used in sandwich construction</w:t>
               </w:r>
@@ -4508,282 +4508,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
+                <w:t xml:space="preserve">Modélisation et conception d’un coffrage réutilisable pour la fabrication de coques minces en béton de formes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Boutemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Skouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCAN'22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France. pp.09003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202214709003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848517v1</w:t>
+                <w:t xml:space="preserve">hal-04390796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et conception d’un coffrage réutilisable pour la fabrication de coques minces en béton de formes complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Boutemy</w:t>
+                <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Baverel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN'22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202214709003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390796v1</w:t>
+                <w:t xml:space="preserve">hal-03848517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rolling and longitudinal shear creeps for cross laminated timber panels</w:t>
               </w:r>
@@ -4808,51 +4808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Manthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network on Timber Engineering Research - INTER - Meeting 53</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4871,243 +4871,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la raideur locale en flexion d'un empilement anisotrope par analyse en vecteurs d'onde. Application à une table d'harmonie de piano innovante.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">La théorie du Bending-Gradient pour la propagation des ondes dans les plaques composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420701v1</w:t>
+                <w:t xml:space="preserve">hal-02420742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie du Bending-Gradient pour la propagation des ondes dans les plaques composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Identification de la raideur locale en flexion d'un empilement anisotrope par analyse en vecteurs d'onde. Application à une table d'harmonie de piano innovante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Bodgi</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420742v1</w:t>
+                <w:t xml:space="preserve">hal-02420701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitting surfaces with the Miura tessellation</w:t>
               </w:r>
@@ -5119,51 +5119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Meeting on Origami in Science, Mathematics and Education (7OSME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. pp.811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5214,51 +5214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASS Annual Symposium 2017 “Interfaces: architecture, engineering, science”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5398,243 +5398,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
+                <w:t xml:space="preserve">La théorie Bending-Gradient dans le code d'élément finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France. pp.151985</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621542v1</w:t>
+                <w:t xml:space="preserve">hal-01621529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie Bending-Gradient dans le code d'élément finis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+                <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France. pp.151985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621529v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order elastoplastic beam model</w:t>
               </w:r>
@@ -5741,64 +5741,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of cross laminated timber walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5849,90 +5849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending behavior of regularly spaced CLT panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTE 2016 - World Conference on Timber Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5957,103 +5957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fire-exposed CLT floors deflection using an advanced modeling and calibration of the Reduced Cross Section Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhionis Dhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network on Timber Engineering Research (INTER) - Meeting 49, Graz (AUT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6078,90 +6078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending behaviour of massive and aerated timber floors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orgagec 2015 - Matériaux organiques dans le Génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6186,77 +6186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Bending-Gradient theory to thick plates buckling: application to Cross-Laminated-Timber panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6294,90 +6294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced modelling of Cross Laminated Timber (CLT) panels in bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquim 556 Theoretical Numerical and Experimental Analyses of Wood Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6402,90 +6402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced modelling for design helping of heterogeneous CLT panels in bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network on Timber Engineering Research - INTER - Meeting 48, Sibenik - Croatia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Sibenik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6668,437 +6668,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the elastic behavior of reciprocal systems using homogenization techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bending gradient theory for thick and heterogenous plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IASS Annual Symposium : Beyond the Limit of Man</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. 9 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063705v1</w:t>
+                <w:t xml:space="preserve">hal-00938979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bending gradient theory for thick and heterogenous plates</w:t>
+                <w:t xml:space="preserve">Homogenization of a beam lattice as a thick plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+              <w:t xml:space="preserve">11eme colloque national en calcul des structures (CSMA2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938979v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of a beam lattice as a thick plate</w:t>
+                <w:t xml:space="preserve">Application of the Bending-Gradient theory to a beam lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme colloque national en calcul des structures (CSMA2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938928v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Bending-Gradient theory to a beam lattice</w:t>
+                <w:t xml:space="preserve">Stiffness and stress efficiency of periodic reinforcing pads for FPSO's hull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. pp.# 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717097v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness and stress efficiency of periodic reinforcing pads for FPSO's hull</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the elastic behavior of reciprocal systems using homogenization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. pp.# 170</w:t>
+              <w:t xml:space="preserve">2013 IASS Annual Symposium : Beyond the Limit of Man</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938960v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of cellular sandwich panels</w:t>
               </w:r>
@@ -7684,312 +7684,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le flambement de panneaux en bois lamellé-croisé par un modèle de plaque épaisse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
+                <w:t xml:space="preserve">Comportement en flexion de panneaux en bois lamellé croisé hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Scientifiques du Groupe de Recherche 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Groupe de Recherche Science du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270796v1</w:t>
+                <w:t xml:space="preserve">hal-01233244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en flexion de panneaux en bois lamellé croisé hétérogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
+                <w:t xml:space="preserve">Le flambement de panneaux en bois lamellé-croisé par un modèle de plaque épaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Groupe de Recherche Science du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">4ème Journées Scientifiques du Groupe de Recherche 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233244v1</w:t>
+                <w:t xml:space="preserve">hal-01270796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des panneaux CLT en flexion: vers un modèle de couche équivalente pour le bois?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Groupe de Recherche Science du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8014,64 +8014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités de voilement des panneaux en lamellé-croisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8148,195 +8148,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Heterogeneous Thin and Thick Plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special issue on Folds and Structures in International Journal of Space Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Baverel, Sigrid Adriaenssens. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-ISTE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Science Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30 (2), 2015, International Journal of Space Structures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/0266-3511.30.2.iii⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266702v1</w:t>
+                <w:t xml:space="preserve">hal-01269969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on Folds and Structures in International Journal of Space Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of Heterogeneous Thin and Thick Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-1-84821-652-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Science Publishing</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01269969v1</w:t>
+                <w:t xml:space="preserve">hal-01266702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9639,51 +9639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825979v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calisti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Novotny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sokolowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03529670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Werner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cespedes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01027-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Novotny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09836-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02523678v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110344" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03245851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bejjani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02886351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalil Ferradi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cespedes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01003-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03248531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias-Da-Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02055968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01395-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02888490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Maia Avelino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2019.201.023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01698051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9669-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709881v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700180" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01830425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5926" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Franzoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.073" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9581-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0705" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9580-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franzoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.03.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhionis Dhima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/101686617X14881932435411" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-470FJT1Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fliscounakis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2016.05.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FN2H0B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1038-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.55" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.12.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794221v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794204v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.433-444" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VB00NJXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.05.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2010.01.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD9CJQMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390796v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutemy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mimram" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214709003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allemand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420701v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691183v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Baroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063705v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Greco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938979v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717097v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938960v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135554v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848216521.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01269969v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://multi-science.atypon.com/toc/ijss/30/2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.iii" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685053v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42277-0_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00846894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938939v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5695-8_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X7GR4J49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572440v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00557754v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1070" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/cel-01266716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825979v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calisti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Novotny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sokolowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03529670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Werner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cespedes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01027-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Novotny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09836-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03245851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bejjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02523678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02886351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalil Ferradi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cespedes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01003-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03248531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias-Da-Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02055968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01395-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02888490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Maia Avelino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2019.201.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01830425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5926" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Franzoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.062" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01698051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9669-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0705" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9581-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9580-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franzoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.03.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhionis Dhima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/101686617X14881932435411" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fliscounakis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2016.05.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FN2H0B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-470FJT1Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1038-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.55" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.433-444" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VB00NJXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.12.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.05.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2010.01.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD9CJQMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutemy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mimram" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214709003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allemand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691183v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Baroud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938979v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938928v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Greco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135554v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01269969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://multi-science.atypon.com/toc/ijss/30/2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.iii" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848216521.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685053v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42277-0_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00846894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938939v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5695-8_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X7GR4J49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572440v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00557754v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1070" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/cel-01266716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>