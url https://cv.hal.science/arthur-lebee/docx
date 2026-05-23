--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,4323 +66,4427 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Elastostatic Strain-Gradient Effects from Topological Optimization</w:t>
+                <w:t xml:space="preserve">Designing inflatable shells using unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Calisti</w:t>
+                <w:t xml:space="preserve">Siyuan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A A Novotny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Sokolowski</w:t>
+                <w:t xml:space="preserve">Mélina Skouras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.104979⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Proceedings of Eurographics, pp.e70350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825979v2</w:t>
+                <w:t xml:space="preserve">hal-05611666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible design framework to design graded porous bone scaffolds with adjustable anisotropic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of Elastostatic Strain-Gradient Effects from Topological Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cheikho</w:t>
+                <w:t xml:space="preserve">A A Novotny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Ganghoffer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105727⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100, pp.104979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2023.104979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016453v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive strain-gradient homogenization of a pantographic material with compliant junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A flexible design framework to design graded porous bone scaffolds with adjustable anisotropic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheikho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ganghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lebée</w:t>
+                <w:t xml:space="preserve">E. Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104773⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, pp.105727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529670v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain compatibility and gradient elasticity in morphing origami metamaterials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive strain-gradient homogenization of a pantographic material with compliant junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Nassar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lebée</w:t>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Werner</w:t>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.101722. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2022.101722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390637v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil engineering applications of the Asymptotic Expansion Load Decomposition beam model: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain compatibility and gradient elasticity in morphing origami metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ferradi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Cespedes</w:t>
+                <w:t xml:space="preserve">Emily Werner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-021-01027-x⟩</w:t>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.101722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2022.101722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390641v1</w:t>
+                <w:t xml:space="preserve">hal-04390637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the Second Order Homogenized Elasticity Tensor to Topological Microstructural Changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Civil engineering applications of the Asymptotic Expansion Load Decomposition beam model: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A Novotny</w:t>
+                <w:t xml:space="preserve">K. Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Sokolowski</w:t>
+                <w:t xml:space="preserve">X. Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 144 (2), pp.141-167. </w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (3), pp.999-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-021-09836-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00161-021-01027-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280568v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bending-Gradient theory for flexural wave propagation in composite plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of the Second Order Homogenized Elasticity Tensor to Topological Microstructural Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Bejjani</w:t>
+                <w:t xml:space="preserve">A. A Novotny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lebée</w:t>
+                <w:t xml:space="preserve">Jan Sokolowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 144 (2), pp.141-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-021-09836-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245851v1</w:t>
+                <w:t xml:space="preserve">hal-03280568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shear strength criterion for the buckling analysis of CLT walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 211, pp.110344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new higher-order elastoplastic beam model for reinforced concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Bending-Gradient theory for flexural wave propagation in composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Corre</w:t>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-019-01003-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191-192, pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886351v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veneer-based timber circular hollow section beams: Behaviour, modelling and design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new higher-order elastoplastic beam model for reinforced concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit P Gilbert</w:t>
+                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dias-Da-Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foret</w:t>
+                <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120380⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (4), pp.791-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-019-01003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248531v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent stiffness of timber used in CLT: closed-form estimates and numerical validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perret</w:t>
+                <w:t xml:space="preserve">Veneer-based timber circular hollow section beams: Behaviour, modelling and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit P Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias-Da-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00107-019-01395-x⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258, pp.120380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055968v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Strategies for Gridshells with Singularities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baverel</w:t>
+                <w:t xml:space="preserve">The High-Resolution Wavevector Analysis for the characterization of the dynamic response of composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20898/j.iass.2019.201.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 458, pp.177-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888490v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The High-Resolution Wavevector Analysis for the characterization of the dynamic response of composite plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
+                <w:t xml:space="preserve">Equivalent stiffness of timber used in CLT: closed-form estimates and numerical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 458, pp.177-196. </w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00107-019-01395-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162864v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher-order beam model with eigenstrains: theory and illustrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Corre</w:t>
+                <w:t xml:space="preserve">Design Strategies for Gridshells with Singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Maia Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201700180⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Association for Shell and Spatial Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (3), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20898/j.iass.2019.201.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709881v1</w:t>
+                <w:t xml:space="preserve">hal-02888490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the equivalent-layer shear stiffness of CLT through four-point bending of sandwich beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perret</w:t>
+                <w:t xml:space="preserve">The Bending-Gradient Theory for Thick Plates: Existence and Uniqueness Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.07.102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9669-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978755v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Asymptotic Expansion Load Decomposition elasto-plastic beam model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Higher-order beam model with eigenstrains: theory and illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5926⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201700180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830425v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form solutions for predicting the thick elastic plate behavior of CLT and timber panels with gaps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of the equivalent-layer shear stiffness of CLT through four-point bending of sandwich beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.073⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.1132-1143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978742v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Wavenumber Analysis (HRWA) for the mechanical characterization of viscoelastic beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Margerit</w:t>
+                <w:t xml:space="preserve">The Asymptotic Expansion Load Decomposition elasto-plastic beam model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.062⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825733v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of nanolayers and stacks: implications in the nanostructuration of clays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">High-Resolution Wavenumber Analysis (HRWA) for the mechanical characterization of viscoelastic beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM01359D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 443, pp.198-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896675v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bending-Gradient Theory for Thick Plates: Existence and Uniqueness Results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanna Bodgi</w:t>
+                <w:t xml:space="preserve">Flexibility of nanolayers and stacks: implications in the nanostructuration of clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9669-7⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (36), pp.7354 - 7367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01359D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698051v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature, metric and parametrization of origami tessellations: Theory and application to the eggbox pattern</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed-form solutions for predicting the thick elastic plate behavior of CLT and timber panels with gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Monasse</w:t>
+                <w:t xml:space="preserve">Florent Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0705⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, pp.290-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368009v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Generalization of Reissner Plate Theory to Laminated Plates, Part I: Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126 (1), pp.39 - 66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9581-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Generalization of Reissner Plate Theory to Laminated Plates, Part II: Comparison with the Bending-Gradient Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvature, metric and parametrization of origami tessellations: Theory and application to the eggbox pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473 (2197), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-016-9580-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691087v1</w:t>
+                <w:t xml:space="preserve">hal-01368009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic behavior of Cross Laminated Timber and timber panels with regular gaps: Thick-plate modeling and experimental validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Generalization of Reissner Plate Theory to Laminated Plates, Part II: Comparison with the Bending-Gradient Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.402 - 416. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (1), pp.67 - 94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9580-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691125v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stiffness-based Approach to Analyze the Fire Behaviour of Cross-Laminated Timber Floors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic behavior of Cross Laminated Timber and timber panels with regular gaps: Thick-plate modeling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhionis Dhima</w:t>
+                <w:t xml:space="preserve">L. Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Engineering International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2749/101686617X14881932435411⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.402 - 416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691117v1</w:t>
+                <w:t xml:space="preserve">hal-01691125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model reduction technique for beam analysis with the asymptotic expansion method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
+                <w:t xml:space="preserve">A Stiffness-based Approach to Analyze the Fire Behaviour of Cross-Laminated Timber Floors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhionis Dhima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2016.05.013⟩</w:t>
+              <w:t xml:space="preserve">Structural Engineering International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.238 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2749/101686617X14881932435411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01691129v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Bending-Gradient theory to thick plates buckling: application to Cross Laminated Timber walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perret</w:t>
+                <w:t xml:space="preserve">Influence of orientation and number of layers on the elastic response and failure modes on CLT floors: modeling and parameter studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 104 (4), </w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00107-016-1038-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712210v1</w:t>
+                <w:t xml:space="preserve">hal-01306593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of orientation and number of layers on the elastic response and failure modes on CLT floors: modeling and parameter studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
+                <w:t xml:space="preserve">Extension of the Bending-Gradient theory to thick plates buckling: application to Cross Laminated Timber walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00107-016-1038-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01306593v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bending–Gradient theory for the linear buckling of thick plates: Application to Cross Laminated Timber panels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perret</w:t>
+                <w:t xml:space="preserve">A model reduction technique for beam analysis with the asymptotic expansion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fliscounakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cespedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.02.021⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, pp.11-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712204v1</w:t>
+                <w:t xml:space="preserve">hal-01691129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Folds to Structures, a Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Bending–Gradient theory for the linear buckling of thick plates: Application to Cross Laminated Timber panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Space Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/0266-3511.30.2.55⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.139 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266686v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of a space frame as a thick plate: Application of the Bending-Gradient theory to a beam lattice</w:t>
+                <w:t xml:space="preserve">From Folds to Structures, a Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Space Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.55-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/0266-3511.30.2.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938967v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of cellular sandwich panels</w:t>
+                <w:t xml:space="preserve">Homogenization of a space frame as a thick plate: Application of the Bending-Gradient theory to a beam lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.88-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794221v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la théorie Bending-Gradient aux plaques stratifiées</w:t>
+                <w:t xml:space="preserve">Homogenization of thick periodic plates: Application of the Bending-Gradient plate theory to a folded core sandwich panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.22.433-444⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (19-20), pp.2778--2792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00794204v1</w:t>
+                <w:t xml:space="preserve">hal-00794194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of thick periodic plates: Application of the Bending-Gradient plate theory to a folded core sandwich panel</w:t>
+                <w:t xml:space="preserve">Homogenization of cellular sandwich panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 340 (4-5), pp.320--337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00794194v1</w:t>
+                <w:t xml:space="preserve">hal-00794221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bending-gradient model for thick plates, I : theory</w:t>
+                <w:t xml:space="preserve">Application de la théorie Bending-Gradient aux plaques stratifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.433--444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.22.433-444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00661326v1</w:t>
+                <w:t xml:space="preserve">hal-00794204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bending-gradient model for thick plates, II : Closed-form solutions for cylinfrical bending of laminates</w:t>
+                <w:t xml:space="preserve">A bending-gradient model for thick plates, I : theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 48, pp.2889-2901. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.005⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 48, pp.2878-2888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661336v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse shear stiffness of a chevron folded core used in sandwich construction</w:t>
+                <w:t xml:space="preserve">A bending-gradient model for thick plates, II : Closed-form solutions for cylinfrical bending of laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 47 (18-19), pp.2620--2629. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.05.024⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 48, pp.2889-2901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814766v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transverse shear stiffness of a chevron folded core used in sandwich construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (18-19), pp.2620--2629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Cosserat multiparticle model for periodically layered materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (3), pp.293-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2010.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4392,3281 +4496,3281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle stratégie PGD pour la simulation numérique de structures élancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et conception d’un coffrage réutilisable pour la fabrication de coques minces en béton de formes complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Boutemy</w:t>
+                <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN'22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202214709003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04390796v1</w:t>
+                <w:t xml:space="preserve">hal-03848517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement de l'épicéa par une structure sandwich pour la fabrication des tables d'harmonie de piano à queue : une approche locale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
+                <w:t xml:space="preserve">Modélisation et conception d’un coffrage réutilisable pour la fabrication de coques minces en béton de formes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Boutemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Skouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mimram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baverel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCAN'22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France. pp.09003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202214709003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848517v1</w:t>
+                <w:t xml:space="preserve">hal-04390796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of rolling and longitudinal shear creeps for cross laminated timber panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Manthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network on Timber Engineering Research - INTER - Meeting 53</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie du Bending-Gradient pour la propagation des ondes dans les plaques composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Identification de la raideur locale en flexion d'un empilement anisotrope par analyse en vecteurs d'onde. Application à une table d'harmonie de piano innovante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Bodgi</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420742v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la raideur locale en flexion d'un empilement anisotrope par analyse en vecteurs d'onde. Application à une table d'harmonie de piano innovante.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">La théorie du Bending-Gradient pour la propagation des ondes dans les plaques composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bejjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Bodgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420701v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitting surfaces with the Miura tessellation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Meeting on Origami in Science, Mathematics and Education (7OSME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. pp.811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic deformation modes of origami tessellations and periodic pin-jointed trusses: the case of the eggbox</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Nassar</w:t>
+                <w:t xml:space="preserve">Modèle de poutre enrichi soumis à des déformations imposées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Monasse</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASS Annual Symposium 2017 “Interfaces: architecture, engineering, science”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691183v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de poutre enrichi soumis à des déformations imposées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Corre</w:t>
+                <w:t xml:space="preserve">Macroscopic deformation modes of origami tessellations and periodic pin-jointed trusses: the case of the eggbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cespedes</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Monasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">IASS Annual Symposium 2017 “Interfaces: architecture, engineering, science”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899335v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie Bending-Gradient dans le code d'élément finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification haute résolution de nombres d'ondes pour la caractérisation des stratifiés anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France. pp.151985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order elastoplastic beam model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khalil Ferradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cespedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLAS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buckling of cross laminated timber walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTE 2016 - World Conference on Timber Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending behavior of regularly spaced CLT panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTE 2016 - World Conference on Timber Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fire-exposed CLT floors deflection using an advanced modeling and calibration of the Reduced Cross Section Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Bending behaviour of massive and aerated timber floors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Network on Timber Engineering Research (INTER) - Meeting 49, Graz (AUT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Orgagec 2015 - Matériaux organiques dans le Génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390764v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending behaviour of massive and aerated timber floors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Prediction of fire-exposed CLT floors deflection using an advanced modeling and calibration of the Reduced Cross Section Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhionis Dhima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orgagec 2015 - Matériaux organiques dans le Génie civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">International Network on Timber Engineering Research (INTER) - Meeting 49, Graz (AUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233252v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of the Bending-Gradient theory to thick plates buckling: application to Cross-Laminated-Timber panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées Nationales Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced modelling of Cross Laminated Timber (CLT) panels in bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquim 556 Theoretical Numerical and Experimental Analyses of Wood Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced modelling for design helping of heterogeneous CLT panels in bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network on Timber Engineering Research - INTER - Meeting 48, Sibenik - Croatia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Sibenik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to modelization of thick and heterogeneous plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres franciliennes de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An error estimate for the Bending-Gradient plate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech563: Generalized Continua and their application to the design of composites and metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cisterna di Latina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bending gradient theory for thick and heterogenous plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the elastic behavior of reciprocal systems using homogenization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+              <w:t xml:space="preserve">2013 IASS Annual Symposium : Beyond the Limit of Man</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938979v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of a beam lattice as a thick plate</w:t>
+                <w:t xml:space="preserve">The Bending gradient theory for thick and heterogenous plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme colloque national en calcul des structures (CSMA2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938928v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Bending-Gradient theory to a beam lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness and stress efficiency of periodic reinforcing pads for FPSO's hull</w:t>
+                <w:t xml:space="preserve">Homogenization of a beam lattice as a thick plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. pp.# 170</w:t>
+              <w:t xml:space="preserve">11eme colloque national en calcul des structures (CSMA2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938960v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the elastic behavior of reciprocal systems using homogenization techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stiffness and stress efficiency of periodic reinforcing pads for FPSO's hull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IASS Annual Symposium : Beyond the Limit of Man</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Wroclaw, Poland. 9 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. pp.# 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063705v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of cellular sandwich panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sandwich Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of a beam lattice as a thick plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Mechanics for Spatial Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thick Plate Homogenization of Sandwich Panels Including Folded Cellular Cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium: Mechanics of Liquid and Solid Foams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques exemples d'application aux composites stratitfiés de la théorie Bending-Gradient pour les plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse shear stiﬀness for innovative sandwich panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelles de la société française de métallurgie et de matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full bending gradient theory for thick plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Mechanics IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raideur en cisaillement transverse du module à chevrons utilisé comme âme de panneaux sandwich = Transverse Shear Stiffness of a Chevron Folded Core Used in Sandwich Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7676,461 +7780,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en flexion de panneaux en bois lamellé croisé hétérogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
+                <w:t xml:space="preserve">Le flambement de panneaux en bois lamellé-croisé par un modèle de plaque épaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Forêt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Groupe de Recherche Science du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">4ème Journées Scientifiques du Groupe de Recherche 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233244v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le flambement de panneaux en bois lamellé-croisé par un modèle de plaque épaisse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Douthe</w:t>
+                <w:t xml:space="preserve">Comportement en flexion de panneaux en bois lamellé croisé hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karam Sab</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées Scientifiques du Groupe de Recherche 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Groupe de Recherche Science du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270796v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des panneaux CLT en flexion: vers un modèle de couche équivalente pour le bois?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Franzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Groupe de Recherche Science du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilités de voilement des panneaux en lamellé-croisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Douthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du Groupe de Recherche 3544 Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8140,820 +8244,820 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on Folds and Structures in International Journal of Space Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of Heterogeneous Thin and Thick Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-1-84821-652-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269969v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Heterogeneous Thin and Thick Plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special issue on Folds and Structures in International Journal of Space Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Baverel, Sigrid Adriaenssens. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Science Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30 (2), 2015, International Journal of Space Structures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/0266-3511.30.2.iii⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266702v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Derivations of Static Plate Theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Derivation of Plate Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner; Karam Sab. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Section on plates, 978-3-662-53605-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_131-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_132-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01711973v1</w:t>
+                <w:t xml:space="preserve">hal-01685053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Derivation of Plate Theories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">3D Derivations of Static Plate Theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Holm Altenbach; Andreas Öchsner; Karam Sab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Continuum Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Section on plates, 978-3-662-53605-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_131-1⟩</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53605-6_132-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685053v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bending-Gradient Theory for Laminates and In-Plane Periodic Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shell-like Structures, Volume 572 of the series CISM International Centre for Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 572, Springer, 2016, 978-3-319-42275-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-42277-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification of the Bending-Gradient Plate Model Through Asymptotic Expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Altenbach, Holm and Forest, Samuel and Krivtsov, Anton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized Continua as Models for Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.217--236, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36394-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bending-Gradient theory for thick laminated plates homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Altenbach, Holm and Maugin, Gérard and Erofeev, Vladimir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Generalized Continua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.77-95, 2011, 9783642192197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reissner-Mindlin Shear Moduli of a Sandwich Panel with Periodic Core Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECHANICS OF GENERALIZED CONTINUA - ONE HUNDRED YEARS AFTER THE COSSERATS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maugin GA; Metrikine AV, pp.169-177, 2010, Advances in Mechanics and Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4419-5695-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8963,91 +9067,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede et dispositif pour la conformation de reliefs dans une feuille plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2008/001725. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9057,231 +9161,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new PGD strategy for the simulation of slender structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of two-scale expansions for elastic heterogeneous plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9291,100 +9395,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation de plaques périodiques épaisses : application aux panneaux sandwichs à âme pliables en chevrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Paris-Est, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010PEST1070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00557754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9394,105 +9498,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bending-Gradient theory for laminates and in-plane periodic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Arpino, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01266716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9639,51 +9743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825979v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calisti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Novotny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sokolowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104979" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03529670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Werner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferradi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cespedes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01027-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Novotny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09836-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03245851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bejjani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02523678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02886351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalil Ferradi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cespedes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01003-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03248531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias-Da-Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120380" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02055968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01395-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02888490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Maia Avelino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2019.201.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01830425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5926" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978742v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Franzoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.062" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01698051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9669-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368009v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0705" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9581-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9580-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franzoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.03.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691117v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhionis Dhima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/101686617X14881932435411" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fliscounakis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2016.05.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FN2H0B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-470FJT1Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1038-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.55" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.433-444" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VB00NJXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.12.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.05.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2010.01.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD9CJQMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutemy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mimram" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214709003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allemand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691183v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899335v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Baroud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938979v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938928v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Greco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597537v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384146v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270796v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135554v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01269969v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://multi-science.atypon.com/toc/ijss/30/2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.iii" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848216521.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685053v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691095v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42277-0_3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00846894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938939v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524700v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5695-8_18" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X7GR4J49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572440v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00557754v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1070" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/cel-01266716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05611666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan He" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70350" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825979v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calisti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Novotny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sokolowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.104979" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03529670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104773" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Werner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2022.101722" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferradi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Cespedes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-021-01027-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Novotny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sokolowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-021-09836-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02523678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Douthe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110344" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03245851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bejjani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bodgi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.11.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02886351v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Corre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalil Ferradi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cespedes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-019-01003-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03248531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit P Gilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias-Da-Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120380" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02162864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02055968v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-019-01395-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02888490v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Maia Avelino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baverel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20898/j.iass.2019.201.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01698051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9669-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201700180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.07.102" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01830425v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5926" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.06.062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Franzoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9581-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Monasse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9580-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franzoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.03.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhionis Dhima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/101686617X14881932435411" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-016-1038-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712210v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-470FJT1Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fliscounakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2016.05.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4FN2H0B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712204v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.02.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.55" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.12.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.014" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.22.433-444" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VB00NJXT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00661336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.06.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00814766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.05.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2010.01.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BD9CJQMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313164v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390796v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boutemy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mimram" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214709003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allemand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420701v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01978795v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691183v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621529v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Baroud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621542v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01712292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04390764v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134568v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Greco" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938979v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921621v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384146v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270796v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233244v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123894v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135554v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01266702v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848216521.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01269969v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://multi-science.atypon.com/toc/ijss/30/2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/0266-3511.30.2.iii" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_131-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53605-6_132-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01691095v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42277-0_3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00846894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_12" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00938939v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-5695-8_18" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X7GR4J49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00921593v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572440v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191849v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lesage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00557754v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1070" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/cel-01266716v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>