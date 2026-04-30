--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Leblois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp waves, bursts, and coherence: Activity in a songbird vocal circuit is influenced by behavioral state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindita Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Gervini Zampieri Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yeganegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Duvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e1903242025. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1903-24.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] A Reservoir Computing Model of Reward-Modulated Motor Learning and Automaticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (11), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5718075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational benefits of structural plasticity, illustrated in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 132, pp.1183-1196. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal Imitation in Sensorimotor Learning Models: a Comparative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2020.3041179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globus pallidus orchestrates abnormal network dynamics in a model of Parkinsonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de La Crompe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Aristieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Elsherbiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15352-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal Cholinergic Interneurons: How to Elucidate Their Function in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beurrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2019.01488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Natural History of Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subcortical circuit linking the cerebellum to the basal ganglia engaged in vocal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Pidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Levenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.32167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A canonical neural mechanism for behavioral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Darshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal plasticity of song behavior relies on motor and syntactic variability induced by a basal ganglia–forebrain circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alliende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Pidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine del Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359, pp.49 - 68. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Striatal Feedforward Inhibition in the Maintenance of Absence Seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takafumi Arakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (37), pp.9618-9632. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0208-16.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2015.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference and Shaping in Sensorimotor Adaptations with Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Darshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.e1003377. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Between Cognitive and Motor Cortico-Basal Ganglia Loops During Decision Making: A Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guthrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late emergence of synchronized oscillatory activity in the pallidum during progressive parkinsonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (6), pp.1701-1713. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05777.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late emergence of synchronized oscillatory activity in the pallidum during progressive parkinsonism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian E Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (6), pp.1701-1713. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05777.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between feedback loops underlies normal and pathological dynamics in the basal ganglia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagai Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (13), pp.3567-83. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5050-05.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Feedback Loops Underlies Normal and Pathological Dynamics in the Basal Ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagai Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (13), pp.3567-3583. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5050-05.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthalamic high frequency stimulation resets subthalamic firing and reduces abnormal oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128 (10), pp.2372-2382. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awh616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthalamic high frequency stimulation resets subthalamic firing and reduces abnormal oscillations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian E Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128 (Pt 10), pp.2372-82. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awh616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the synfire chain and ring attractor model for timing in the premotor nucleus in male Zebra Finches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - The 31 European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges/ Hybrid, Belgium. pp.647-652, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor dynamics drive flexible timing in birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2023 - 32nd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual pathway architecture underlying vocal learning in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2022- International Conference on Development &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.04.02.486814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canary Vocal Sensorimotor Model with RNN Decoder and Low-dimensional GAN Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2021- IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Mechanism Supporting Long-Distance-Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shenzhen, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an inverse model for vocal production: toward a bio-inspired model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Biological Plausibility of Vocal Learning Models: a Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-Epirob Workshop on Continual Unsupervised Sensorimotor Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired model towards vocal gesture learning in songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attractor Model of the Temporal Dynamics of the Songbird's Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2023 - 32nd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dynamics in an Attractor Model of the Songbird’s Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSYNE 2022 - Computational and Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vocal Learning Model: Development And Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2019 - Fourth International Workshop on Intrinsically Motivated Open-ended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Laje & Mindlin's model producing synthetic syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Zacchello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long journey into reproducible computational neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Biology of Decision Making (SBDM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Unit Recording: Fundamental Concepts and New Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scott L. Hooper and Ansgar Büschges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118873397.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between feedback loops as the core of a computational model of the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bezard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent breakthroughs in basal ganglia research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishing, New York, pp.xxx-xxx, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lobule-specific neuronal representation of song temporal structure in the songbird cerebellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-driven adaptation of movements requires strong recurrent basal ganglia-cortical loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-driven adaptation of movements requires strong recurrent basal ganglia-cortical loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the Canary Say? Low-Dimensional GAN Applied to Birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Leblois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp waves, bursts, and coherence: Activity in a songbird vocal circuit is influenced by behavioral state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindita Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Gervini Zampieri Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Yeganegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Duvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e1903242025. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1903-24.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Re] A Reservoir Computing Model of Reward-Modulated Motor Learning and Automaticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ReScience journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (11), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5718075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational benefits of structural plasticity, illustrated in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 132, pp.1183-1196. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal Imitation in Sensorimotor Learning Models: a Comparative Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCDS.2020.3041179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globus pallidus orchestrates abnormal network dynamics in a model of Parkinsonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de La Crompe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Aristieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Elsherbiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15352-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striatal Cholinergic Interneurons: How to Elucidate Their Function in Health and Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beurrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2019.01488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subcortical circuit linking the cerebellum to the basal ganglia engaged in vocal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Pidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Levenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.32167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Natural History of Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.114-124. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pneurobio.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A canonical neural mechanism for behavioral variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Darshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal plasticity of song behavior relies on motor and syntactic variability induced by a basal ganglia–forebrain circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Alliende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Pidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine del Negro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359, pp.49 - 68. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2017.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Striatal Feedforward Inhibition in the Maintenance of Absence Seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takafumi Arakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Mahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (37), pp.9618-9632. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0208-16.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.2. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2015.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference and Shaping in Sensorimotor Adaptations with Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Darshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.e1003377. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Between Cognitive and Motor Cortico-Basal Ganglia Loops During Decision Making: A Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Guthrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Garenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late emergence of synchronized oscillatory activity in the pallidum during progressive parkinsonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (6), pp.1701-1713. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05777.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late emergence of synchronized oscillatory activity in the pallidum during progressive parkinsonism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian E Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (6), pp.1701-1713. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05777.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between feedback loops underlies normal and pathological dynamics in the basal ganglia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagai Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (13), pp.3567-83. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5050-05.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Feedback Loops Underlies Normal and Pathological Dynamics in the Basal Ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagai Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (13), pp.3567-3583. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5050-05.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthalamic high frequency stimulation resets subthalamic firing and reduces abnormal oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128 (10), pp.2372-2382. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awh616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subthalamic high frequency stimulation resets subthalamic firing and reduces abnormal oscillations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassilios Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bioulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian E Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128 (Pt 10), pp.2372-82. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/awh616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of the synfire chain and ring attractor model for timing in the premotor nucleus in male Zebra Finches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - The 31 European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges/ Hybrid, Belgium. pp.647-652, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor dynamics drive flexible timing in birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2023 - 32nd International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual pathway architecture underlying vocal learning in songbirds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remya Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2022- International Conference on Development &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.04.02.486814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canary Vocal Sensorimotor Model with RNN Decoder and Low-dimensional GAN Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL 2021- IEEE International Conference on Development and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Mechanism Supporting Long-Distance-Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Joint Conference on Neural Networks (IJCNN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Shenzhen, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN52387.2021.9534151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning an inverse model for vocal production: toward a bio-inspired model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Biological Plausibility of Vocal Learning Models: a Short Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDL-Epirob Workshop on Continual Unsupervised Sensorimotor Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired model towards vocal gesture learning in songbird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Joint IEEE International Conference on Development and Learning and Epigenetic Robotics (ICDL-EpiRob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Attractor Model of the Temporal Dynamics of the Songbird's Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2023 - 32nd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dynamics in an Attractor Model of the Songbird’s Premotor Nucleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjola Hyseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSYNE 2022 - Computational and Systems Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vocal Learning Model: Development And Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOL 2019 - Fourth International Workshop on Intrinsically Motivated Open-ended Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Laje & Mindlin's model producing synthetic syllables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Zacchello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Birdsong Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Odense, Denmark. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long journey into reproducible computational neuroscience research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Biology of Decision Making (SBDM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Unit Recording: Fundamental Concepts and New Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scott L. Hooper and Ansgar Büschges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118873397.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between feedback loops as the core of a computational model of the basal ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bezard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent breakthroughs in basal ganglia research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Publishing, New York, pp.xxx-xxx, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lobule-specific neuronal representation of song temporal structure in the songbird cerebellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-driven adaptation of movements requires strong recurrent basal ganglia-cortical loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reward-driven adaptation of movements requires strong recurrent basal ganglia-cortical loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hansel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does the Canary Say? Low-Dimensional GAN Applied to Birdsong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Pagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Trouvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hinaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Journey into Reproducible Computational Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meropi Topalidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Lorenz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Das" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Gervini Zampieri Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yeganegi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duvoisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1903-24.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remya Sankar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5718075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.10.033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317144v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pagliarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2020.3041179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de La Crompe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Aristieta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elsherbiny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15352-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01488" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2018.08.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Blanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Darshan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Peters" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hansel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15415" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alliende" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.07.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SLBFM6Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Arakaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0208-16.2016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Topalidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guthrie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05777.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNNKFCHQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Bergman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5050-05.2006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awh616" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M75D7LKF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fjola Hyseni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.02.486814" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906459v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Zacchello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118873397.ch3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hansel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ursu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Centeno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03244723v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Lorenz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Das" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Gervini Zampieri Centeno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yeganegi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duvoisin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1903-24.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remya Sankar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. Rougier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leblois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5718075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.10.033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02317144v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pagliarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hinaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2020.3041179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de La Crompe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Aristieta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Elsherbiny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15352-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beurrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.01488" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.32167" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01874690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2018.08.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Darshan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wood" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Peters" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hansel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15415" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alliende" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine del Negro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2017.07.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SLBFM6Q-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Arakaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mahon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0208-16.2016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meropi Topalidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2015.00030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guthrie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382694v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bioulac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gross" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05777.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNNKFCHQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian E Gross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Bergman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5050-05.2006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awh616" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-M75D7LKF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173768v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fjola Hyseni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.02.486814" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dubreuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN52387.2021.9534151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01963115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906459v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443688v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02413140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01964522v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Zacchello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pouzat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118873397.ch3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hansel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422170v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Ursu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Centeno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405009v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800117v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03244723v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trouvain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>