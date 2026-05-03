--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -135,3479 +135,3479 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation and provenance of rhyolite from Corsica by smartphone imaging colorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Ramacciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Josefa Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luisa Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euroanalysis 2025, XXII European Conference on Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux d’approvisionnement des matières lithiques au IIe et Ier millénaires à I Casteddi (Tavera, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithic Raw Materials Procurement Networks in Corsica in the 2nd and 1st Millennia: The I Casteddi Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Obsidian Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Berkeley, CA (Virtual Conference), United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux et mobilités en Corse pré- et protohistorique : l’exemple des approvisionnements en matériaux lithiques du Monti Barbatu (Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rigoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référentiel géochimique des rhyolites corses : méthodologie analytique et recherches de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhyolites de Saint-Pierre-et-Miquelon. Une nouvelle clé pour l’étude du nomadisme côtier nord-américain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Binder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252893v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
+              <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256787v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement et usage des matériaux lithiques durant la protohistoire corse, l’exemple du site d’I Casteddi (Tavera, Corse-du-Sud)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane de Parthenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les silex taillés des Gaulois et des Romains : de la perduration de l’utilisation des matériaux siliceux durant l’Age du Fer et l’Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Table ronde " PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, Nov 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31235/osf.io/p8wz7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089499v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approvisionnement et usage des matériaux lithiques durant la protohistoire corse, l’exemple du site d’I Casteddi (Tavera, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde " PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les silex taillés des Gaulois et des Romains : de la perduration de l’utilisation des matériaux siliceux durant l’Age du Fer et l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Allard; Françoise Bostyn; Pierre Nouvel, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238190v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matières premières lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’obsidienne dans les Antilles ? Circulation des roches magmatiques à l’Âge Céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Shearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matériaux lithique dans les îles des Caraïbes: « silex », « jaspes », obsidiennes et les autres ; un point sur le PCR « MAPLA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture mégalithique de Contra Maiò (Casalabriva, Corse-du-Sud) : premiers résultats, contexte et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Conforti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corses (ARPPC), Apr 2019, Calvi, France. pp.39-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Casteddi (Tavera - Corse-du-Sud) : habitat, grenier et espace domestique au second âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Workshop Internacional – La prehistoria y la protohistoria de las islas del Mediterráneo occidental. Casas y Poblados: Prácticas sociales en las islas del Mediterráneo occidental durante la prehistoria y la protohistoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Palma de Majorque, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site perché d’I Casteddi à Tavera, Corse-du-Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cheuton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Âge du Bronze, Âge de Guerre. Violence organisée et expressions de la force au IIe millénaire avant J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Promotion de la Recherche sur l’Âge du Bronze, Oct 2020, Ajaccio, Porticcio, Sartène, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations, mobilités et échanges intra-île en Corse pré- et protohistorique, les roches locales comme traceurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et échanges en Corse et Méditerranée occidentale au Néolithique. Apports récents de l’étude des matériaux lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire doctoral. Nouvelles approches et nouvelles méthodes pour l'étude du Néolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elías López-Romero; François-Xavier Le Bourdonnec; Patrice Courtaud, Nov 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following people by following rocks: intra-island exchanges and mobility in pre- and protohistoric Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhyolites diffusion in Neolithic Corsica: First results of geochemical analysis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th UISPP World Congress, XXXIII-1. Siliceous rocks : procurement and distribution systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géochimie, un nouvel outil pour retracer l’origine des rhyolites en Corse préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région Corse – Réunion annuelle des archéologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729844v1</w:t>
-              </w:r>
-[...742 lines deleted...]
-                <w:t xml:space="preserve">hal-01887208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3625,103 +3625,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiaan Knippenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3743,103 +3743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knippenberg Sebastiaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SRA Guadeloupe. 2022, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3861,90 +3861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3979,77 +3979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4129,103 +4129,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidian in the Caribbean islands? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (6), pp.1255-1279. </w:t>
@@ -4263,103 +4263,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance d’artefacts en rhyolite corse : évaluation des méthodes d’analyse géochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (3), pp.220 - 232. </w:t>
@@ -4429,103 +4429,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IACA Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Varadero, Matanzas, Cuba. 2023, </w:t>
@@ -4595,90 +4595,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la montagne corse durant le Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4724,90 +4724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation de la monatgne corse durant le Néolithique : bilan des recherches récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4853,103 +4853,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
@@ -5014,51 +5014,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie des matériaux lithiques en Corse pré- et protohistorique : dynamiques d'exploitations, circulation et diffusion de la rhyolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022BOR30029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5175,51 +5175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8595356B"/>
+    <w:nsid w:val="BE75612D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5406,51 +5406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8819-9970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089499v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378678v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ramacciotti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Josefa Luque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa Cervera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Bernier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336765v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/pqzux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04009417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8819-9970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ramacciotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Josefa Luque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa Cervera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/pqzux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04009417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>