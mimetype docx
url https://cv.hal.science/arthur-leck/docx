--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0004-8819-9970</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=MFZ2uhQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,741 +182,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and provenance of rhyolite from Corsica by smartphone imaging colorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Ramacciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Josefa Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Luisa Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroanalysis 2025, XXII European Conference on Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d’approvisionnement des matières lithiques au IIe et Ier millénaires à I Casteddi (Tavera, Corse-du-Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheyenne Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic Raw Materials Procurement Networks in Corsica in the 2nd and 1st Millennia: The I Casteddi Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheyenne Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Obsidian Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Berkeley, CA (Virtual Conference), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux et mobilités en Corse pré- et protohistorique : l’exemple des approvisionnements en matériaux lithiques du Monti Barbatu (Corse-du-Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rigoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel géochimique des rhyolites corses : méthodologie analytique et recherches de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et diffusion de la rhyolite en Corse néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -905,2703 +926,2703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhyolites de Saint-Pierre-et-Miquelon. Une nouvelle clé pour l’étude du nomadisme côtier nord-américain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Guiavarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie 2025, XXVe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidian in the West Indies? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pan American Ceramics Congress 2024, Session "Materials Approach to Art, Archaeology, and Architecture in the Americas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The American Ceramic Society, Apr 2024, Panama City, Panama</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si loin si proche... Exemples de matières premières employées du VIe au Ier millénaire en Corse : quelles problématiques pour quelles finalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matières premières en Corse. Techniques et échanges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antoine Franzini, Jun 2022, Lama, France. pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matériaux lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde " PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, Nov 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31235/osf.io/p8wz7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approvisionnement et usage des matériaux lithiques durant la protohistoire corse, l’exemple du site d’I Casteddi (Tavera, Corse-du-Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les silex taillés des Gaulois et des Romains : de la perduration de l’utilisation des matériaux siliceux durant l’Age du Fer et l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Allard; Françoise Bostyn; Pierre Nouvel, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matières premières lithiques dans les Antilles : silex, jaspe, obsidienne et compagnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’obsidienne dans les Antilles ? Circulation des roches magmatiques à l’Âge Céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Shearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l'apport des recherches sur les matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse. Vingt années de recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Céline et Franck Leandri, 2017, Ajaccio, France. pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance des matériaux lithique dans les îles des Caraïbes: « silex », « jaspes », obsidiennes et les autres ; un point sur le PCR « MAPLA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCR « Réseau de lithothèques » et GDR « Silex » : Bilan de quinze ans d’approche dynamique des silicites, Table ronde SPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the International Association for Caribbean Archaeology - IACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Matanzas, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture mégalithique de Contra Maiò (Casalabriva, Corse-du-Sud) : premiers résultats, contexte et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Conforti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque de Calvi – Sépultures et rites funéraires / Sepulture è riti funerari</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corses (ARPPC), Apr 2019, Calvi, France. pp.39-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Casteddi (Tavera - Corse-du-Sud) : habitat, grenier et espace domestique au second âge du Fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le site perché d’I Casteddi à Tavera, Corse-du-Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Arobba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cheuton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryline Lambert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Workshop Internacional – La prehistoria y la protohistoria de las islas del Mediterráneo occidental. Casas y Poblados: Prácticas sociales en las islas del Mediterráneo occidental durante la prehistoria y la protohistoria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Palma de Majorque, Espagne</w:t>
+              <w:t xml:space="preserve">Âge du Bronze, Âge de Guerre. Violence organisée et expressions de la force au IIe millénaire avant J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Promotion de la Recherche sur l’Âge du Bronze, Oct 2020, Ajaccio, Porticcio, Sartène, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547078v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site perché d’I Casteddi à Tavera, Corse-du-Sud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I Casteddi (Tavera - Corse-du-Sud) : habitat, grenier et espace domestique au second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Arobba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Âge du Bronze, Âge de Guerre. Violence organisée et expressions de la force au IIe millénaire avant J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Promotion de la Recherche sur l’Âge du Bronze, Oct 2020, Ajaccio, Porticcio, Sartène, France</w:t>
+              <w:t xml:space="preserve">III Workshop Internacional – La prehistoria y la protohistoria de las islas del Mediterráneo occidental. Casas y Poblados: Prácticas sociales en las islas del Mediterráneo occidental durante la prehistoria y la protohistoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Palma de Majorque, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338890v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations, mobilités et échanges intra-île en Corse pré- et protohistorique, les roches locales comme traceurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et échanges en Corse et Méditerranée occidentale au Néolithique. Apports récents de l’étude des matériaux lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interdisciplinaire doctoral. Nouvelles approches et nouvelles méthodes pour l'étude du Néolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elías López-Romero; François-Xavier Le Bourdonnec; Patrice Courtaud, Nov 2019, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following people by following rocks: intra-island exchanges and mobility in pre- and protohistoric Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhyolites diffusion in Neolithic Corsica: First results of geochemical analysis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th UISPP World Congress, XXXIII-1. Siliceous rocks : procurement and distribution systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géochimie, un nouvel outil pour retracer l’origine des rhyolites en Corse préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Région Corse – Réunion annuelle des archéologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la montage corse durant le Néolithique: bilan des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d’archéologie en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhyolite en Corse néolithique : quelles stratégies pour la provenance d’objets archéologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre, Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3611,501 +3632,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Knippenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PACEA - De la Préhistoire à l'Actuel : Culture, Environnement et Anthropologie; INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knippenberg Sebastiaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Guadeloupe. 2022, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Guadeloupe. 2021, pp.98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières Premières Lithiques dans les Antilles (Rapport 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Guadeloupe. 2020, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4115,297 +4136,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obsidian in the Caribbean islands? Mysterious Ceramic Age glass artefacts in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 66 (6), pp.1255-1279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provenance d’artefacts en rhyolite corse : évaluation des méthodes d’analyse géochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (3), pp.220 - 232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2017.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4415,163 +4436,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithic raw materials provenance in the Caribbean islands: flint, jasper, obsidian and so on.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane de Parthenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IACA Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Varadero, Matanzas, Cuba. 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31235/osf.io/pqzux⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4581,416 +4602,416 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation de la montagne corse durant le Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation de la monatgne corse durant le Néolithique : bilan des recherches récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leandri Franck; Leandri Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Errance, pp.36-54, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Paolini-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, pp.55-69, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5000,114 +5021,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie des matériaux lithiques en Corse pré- et protohistorique : dynamiques d'exploitations, circulation et diffusion de la rhyolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022BOR30029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04009417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5175,51 +5196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE75612D"/>
+    <w:nsid w:val="540E342F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5406,51 +5427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8819-9970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378678v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ramacciotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Josefa Luque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa Cervera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281022v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234150v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382151v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/pqzux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04009417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-leck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-8819-9970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=MFZ2uhQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378678v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Ramacciotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Josefa Luque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa Cervera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680227v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheyenne Bernier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rigoreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887208v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531581v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238190v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Parthenay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/p8wz7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Shearn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bressy-Leandri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cesari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Conforti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Arobba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cheuton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234150v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Knippenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580258v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12980" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01761046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.10.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31235/osf.io/pqzux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Bontempi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04009417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>