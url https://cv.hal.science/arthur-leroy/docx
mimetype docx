--- v0 (2026-03-30)
+++ v1 (2026-05-23)
@@ -66,1542 +66,1650 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kernel methods for the analysis of highdimensional omics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Viellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Costa Monteiro Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorants du département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluster-Specific Predictions with Multi-Task Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal prediction of DNA methylation to forecast epigenetic outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Ling Teh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Dondelinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 115, pp.105709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective prediction of childhood body mass index trajectories using multi-task Gaussian processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varsha Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mya Thway Tint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delicia Shu Qin Ooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (2), pp.340-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41366-024-01679-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-Specific Predictions with Multi-Task Gaussian Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (5), pp.1-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009276v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGMA: Inference and Prediction using Multi-Task Gaussian Processes with Common Mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10994-022-06172-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Swimming League: Do Successive Events Lead to Improve Swimming Performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Raineteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.796 - 799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijspp.2021-0375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian approach to quantify morphological impact on performance in international elite freestyle swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Massal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Kaillani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.e000543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjsem-2019-000543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-Related Upper Limits in Physical Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Antero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy C.B. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.591-599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gerona/gly165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Exponential Decreasing Index (REDI): adaptive and robust method for computing cumulated workload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (1), pp.e000573. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2019-000573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Data Analysis in Sport Science: Example of Swimmers' Progression Curves Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lionel Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (10), pp.1766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app8101766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862727v3</w:t>
-              </w:r>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-04910480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Framework for Multivariate Differential Analysis accounting for Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent Variable Multi-output Gaussian Processes for Hierarchical Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunchao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1748,51 +1856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Ling Teh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dondelinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alvarez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Gupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mya Thway Tint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delicia Shu Qin Ooi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Yap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01679-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009276v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904446v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06172-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Raineteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0375" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02925019v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Massal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kaillani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2019-000543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly165" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02924611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2019-000573" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862727v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lionel Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8101766" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910480v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103217v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunchao Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Viellard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Costa Monteiro Moreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Ling Teh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dondelinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Alvarez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105709" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha Gupta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mya Thway Tint" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delicia Shu Qin Ooi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Yap" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-024-01679-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03009276v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904446v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06172-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Raineteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2021-0375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02925019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Massal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bellami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Kaillani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2019-000543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01916711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Antero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy C.B. Berthelot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Johnson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02924611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Moussa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sauli&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schipman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2019-000573" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862727v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Marc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lionel Rey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8101766" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunchao Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>