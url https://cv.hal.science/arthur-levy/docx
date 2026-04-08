--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Levy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Thermique et Energie de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lten.cnrs.fr/member/levy-arthur/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CbFZtS4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Arthur-Levy-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing anisotropy in 3D printed structures: The role of extrudate geometry vs interface bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shokrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam W Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Tabiai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.456-472. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2025.05.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre-curing on thermoplastic-thermoset interphases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Teuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983241271007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconsolidation of carbon fiber-reinforced PEKK laminates: 3D real-time in situ observation with synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.107917. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of key processing parameters on thermoset laminate curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.101686. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coco.2023.101686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online characterization of moisture transport in a high-performance carbon fiber-reinforced thermoplastic composite at high temperatures: Identification of diffusion kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.110629. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for online characterization of the deconsolidation of fiber-reinforced thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arrivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107412. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick thermoplastic composite laminate consolidation: Experimental observations and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.002199832210905. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983221090578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to assess interlayer quality in the material extrusion process: a temperature and adhesion prediction on a high performance polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.103167. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.103167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat transfer coefficient variations on composite curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.002199832211455. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983221145506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence in fused filament fabrication process: thermo-dependent characterization of high-performance polymer properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.107096. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2021.107096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171404v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental correlation of rheological relaxation and interface healing times in welding thermoplastic PEKK composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of high performance thermoplastic composites: Development of a bench and procedure for kinetics identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.106054. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping of a solid object in an elasto viscoplastic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum-bagged composite laminate forming processes: Predicting thickness deviation in complex shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.105568. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of infusion and flow-front tracking in materials with heterogeneous permeability using a pressure mapping sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998319883931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on amplitude transmission in ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Palardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huajie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.339-349. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Alternate Direction Implicit (ADI) Method for Solving Heat Transfer in Composite Stamping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08 (01), pp.37-63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2017.81004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Numerical Resolution of Nakamura Crystallization Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.143. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijtam.20170304.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression molding of Carbon/Polyether ether ketone composites: Squeeze flow behavior of unidirectional and randomly oriented strands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Philippe Picher-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (9), pp.1828-1837. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.23753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression moulding of Carbon/PEEK Randomly-Oriented Strands composites: A 2D Finite Element model to predict the squeeze flow behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Philippe Picher-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstrand Void Content evolution in compression moulding of Randomly Oriented Strands (ROS) of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air evacuation during vacuum bag only prepreg processing of honeycomb sandwich structures: In-plane air extraction prior to cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.365-376. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the heating phenomena in ultrasonic welding of thermoplastic composites with flat energy directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214 (7), pp.1361-1371. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-layer thermal contact resistance evolution with the degree of intimate contact in the processing of thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Heider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gillespie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.491-503. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998313476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic welding of thermoplastic composites: a numerical analysis at the mesoscopic scale relating processing parameters, flow of polymer and quality of adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-012-1107-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling of the Process Using Time Homogenization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (6), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v9.i1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set based approach for the finite element simulation of a forming process involving multiphysics coupling: Ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.501. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure Investigation of Highly Compressed Aluminum with K Edge Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.165006. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.165006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous microtomography of the hot press consolidation of high performance CF/PAEK layered composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Reun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International ESAFORM Conference on Material Forming (ESAFORM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.592-599, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésion de composites thermoplastiques. Caractérisation et modélisation pour des temps de contact courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Waroquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bertevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Fibmat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Charleville Mézières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of unidirectional composites: a comparison of data reduction schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Yuksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gomarasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.1397-1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre paek prepreg micrograph analysis using weka deep learning methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Reun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.531-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de déconsolidation dans les stratifiés composites à matrice thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR FIBMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconsolidation of carbon/pekk laminates. A parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials ECCM21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a coupled diffusion-crystallization-degradation model during welding of paek thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa El Rassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Composite Materials (ICCM23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welding of high-performance thermoplastics and composites: from material properties to mechanical strength of assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on advanced joining processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of driving mechanisms involved in deconsolidation of thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials (ICCM 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online characterization of fiber-reinforced thermoplastic composite deconsolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.462-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a lab scale in-situ characterization bench for deconsolidation of high temperature thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manufacturing of Advanced Composites 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking the influence of key uncertainties in the curing of thermoset laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and contact pressure effects on the adhesion development of high performance thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univsersité de Liège, Apr 2021, Liège, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of spatial temperature variations in large volume oven curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal study and adhesion of FFF process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques FabbAddComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of High Temperature Thermoplastic Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual), Germany. pp.925-932, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer and Adhesion Study for the FFF Additive Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus, Germany. pp.948-955, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-process flow front detection in reclaimed carbon fibre mats using surface mapping sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zschenderlein L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Flow Processing in Composite Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lulea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fibre orientation quality in reclaimed carbon fibre materials from flow, thermal andmechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of amplitude transmission in ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Palardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Fusion Bonding of High Temperature Thermoplastic Composite Structures withVolumetric Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAC 2018 - 11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles multiphysiques pour la mise en forme de composites... Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationales des composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of heat transfer effects in simulation of composite stamping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016:19th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and crystallization kinetics in thermoplastic composite processing. A coupled modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016: 19th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un code éléments finis pour simuler le soudage par ultrasons de matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du procédé de soudage par ultrason des matériaux composites a matrice thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling of the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.887-890, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0238-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling and Simulation of the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des transferts thermiques et de l’adhésion, à l’échelle du cordon, dans le procédé de fabrication additive FFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Autoclave Prepreg Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotei Centea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessa Grunefelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Composite Materials II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.63-94, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.09900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de composites thermoplastiques. Méthodologie de caractérisation de la déconsolidation et de l’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite manufacturing, characterization and monitoring for a better control of final quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite manufacturing processes: modeling, characterization and monitoring for a better control of final quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical couplings in polymer and composite manufacturing processes&amp;quot; Multiphysical couplings in polymer and composite manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermoplastic compression moulding complex shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation d'un écoulement sous vibration. Application au soudage par ultrasons de composites à matrice thermoplastique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiphysiques et interfaces dans la mise en oeuvre de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermique [physics.class-ph]. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05125035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Levy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Thermique et Energie de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lten.cnrs.fr/member/levy-arthur/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CbFZtS4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Arthur-Levy-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing anisotropy in 3D printed structures: The role of extrudate geometry vs interface bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shokrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam W Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Tabiai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.456-472. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2025.05.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre-curing on thermoplastic-thermoset interphases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Teuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983241271007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconsolidation of carbon fiber-reinforced PEKK laminates: 3D real-time in situ observation with synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.107917. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of key processing parameters on thermoset laminate curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.101686. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coco.2023.101686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for online characterization of the deconsolidation of fiber-reinforced thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arrivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107412. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online characterization of moisture transport in a high-performance carbon fiber-reinforced thermoplastic composite at high temperatures: Identification of diffusion kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.110629. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick thermoplastic composite laminate consolidation: Experimental observations and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.002199832210905. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983221090578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat transfer coefficient variations on composite curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.002199832211455. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983221145506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to assess interlayer quality in the material extrusion process: a temperature and adhesion prediction on a high performance polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.103167. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.103167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence in fused filament fabrication process: thermo-dependent characterization of high-performance polymer properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.107096. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2021.107096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171404v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental correlation of rheological relaxation and interface healing times in welding thermoplastic PEKK composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of high performance thermoplastic composites: Development of a bench and procedure for kinetics identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.106054. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping of a solid object in an elasto viscoplastic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum-bagged composite laminate forming processes: Predicting thickness deviation in complex shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.105568. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of infusion and flow-front tracking in materials with heterogeneous permeability using a pressure mapping sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998319883931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on amplitude transmission in ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Palardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huajie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.339-349. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Alternate Direction Implicit (ADI) Method for Solving Heat Transfer in Composite Stamping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08 (01), pp.37-63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2017.81004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Numerical Resolution of Nakamura Crystallization Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.143. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijtam.20170304.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression molding of Carbon/Polyether ether ketone composites: Squeeze flow behavior of unidirectional and randomly oriented strands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Philippe Picher-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (9), pp.1828-1837. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.23753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression moulding of Carbon/PEEK Randomly-Oriented Strands composites: A 2D Finite Element model to predict the squeeze flow behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Philippe Picher-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstrand Void Content evolution in compression moulding of Randomly Oriented Strands (ROS) of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air evacuation during vacuum bag only prepreg processing of honeycomb sandwich structures: In-plane air extraction prior to cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.365-376. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the heating phenomena in ultrasonic welding of thermoplastic composites with flat energy directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214 (7), pp.1361-1371. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-layer thermal contact resistance evolution with the degree of intimate contact in the processing of thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Heider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gillespie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.491-503. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998313476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic welding of thermoplastic composites: a numerical analysis at the mesoscopic scale relating processing parameters, flow of polymer and quality of adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-012-1107-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling of the Process Using Time Homogenization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (6), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v9.i1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set based approach for the finite element simulation of a forming process involving multiphysics coupling: Ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.501. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure Investigation of Highly Compressed Aluminum with K Edge Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.165006. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.165006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous microtomography of the hot press consolidation of high performance CF/PAEK layered composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Reun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International ESAFORM Conference on Material Forming (ESAFORM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.592-599, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésion de composites thermoplastiques. Caractérisation et modélisation pour des temps de contact courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Waroquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bertevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Fibmat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Charleville Mézières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of unidirectional composites: a comparison of data reduction schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Yuksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gomarasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.1397-1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconsolidation of carbon/pekk laminates. A parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials ECCM21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre paek prepreg micrograph analysis using weka deep learning methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Reun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.531-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de déconsolidation dans les stratifiés composites à matrice thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR FIBMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welding of high-performance thermoplastics and composites: from material properties to mechanical strength of assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on advanced joining processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a coupled diffusion-crystallization-degradation model during welding of paek thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa El Rassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Composite Materials (ICCM23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of driving mechanisms involved in deconsolidation of thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials (ICCM 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online characterization of fiber-reinforced thermoplastic composite deconsolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.462-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a lab scale in-situ characterization bench for deconsolidation of high temperature thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manufacturing of Advanced Composites 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking the influence of key uncertainties in the curing of thermoset laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and contact pressure effects on the adhesion development of high performance thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univsersité de Liège, Apr 2021, Liège, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of spatial temperature variations in large volume oven curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal study and adhesion of FFF process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques FabbAddComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of High Temperature Thermoplastic Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual), Germany. pp.925-932, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer and Adhesion Study for the FFF Additive Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus, Germany. pp.948-955, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-process flow front detection in reclaimed carbon fibre mats using surface mapping sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zschenderlein L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Flow Processing in Composite Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lulea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of amplitude transmission in ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Palardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fibre orientation quality in reclaimed carbon fibre materials from flow, thermal andmechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Fusion Bonding of High Temperature Thermoplastic Composite Structures withVolumetric Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAC 2018 - 11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles multiphysiques pour la mise en forme de composites... Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationales des composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of heat transfer effects in simulation of composite stamping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016:19th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and crystallization kinetics in thermoplastic composite processing. A coupled modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016: 19th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un code éléments finis pour simuler le soudage par ultrasons de matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du procédé de soudage par ultrason des matériaux composites a matrice thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling of the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.887-890, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0238-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling and Simulation of the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des transferts thermiques et de l’adhésion, à l’échelle du cordon, dans le procédé de fabrication additive FFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Autoclave Prepreg Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotei Centea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessa Grunefelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Composite Materials II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.63-94, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.09900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite manufacturing, characterization and monitoring for a better control of final quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de composites thermoplastiques. Méthodologie de caractérisation de la déconsolidation et de l’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite manufacturing processes: modeling, characterization and monitoring for a better control of final quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical couplings in polymer and composite manufacturing processes&amp;quot; Multiphysical couplings in polymer and composite manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermoplastic compression moulding complex shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation d'un écoulement sous vibration. Application au soudage par ultrasons de composites à matrice thermoplastique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiphysiques et interfaces dans la mise en oeuvre de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermique [physics.class-ph]. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05125035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lten.cnrs.fr/member/levy-arthur/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CbFZtS4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Arthur-Levy-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shokrollahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam W Smith" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Tabiai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.05.070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fisher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Radhakrishnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teuwen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kratz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241271007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amedewovo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183958v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2023.101686" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110629" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arriv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Linh Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221090578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lepoivre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919725v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221145506" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171404v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2021.107096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cender" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.11.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02281336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319883931" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Palardy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajie Shi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fernandez Villegas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.07.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Hoang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2017.81004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijtam.20170304.13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Philippe Picher-Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.23753" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.11.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.02.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tierney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gillespie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313476318" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1107-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007405v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v9.i1.50" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Recoules" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Festa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.165006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-64" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waroquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yuksel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hartley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gomarasca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928851v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baumard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Rassy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.409" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cender" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.284" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.291" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kratz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zschenderlein L." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376162v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cender" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Core" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963574" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soccard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194234v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0238-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870129v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotei Centea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessa Grunefelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nutt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.09900-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782200v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464071v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lten.cnrs.fr/member/levy-arthur/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CbFZtS4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Arthur-Levy-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shokrollahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam W Smith" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Tabiai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.05.070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fisher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Radhakrishnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teuwen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kratz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241271007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amedewovo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183958v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2023.101686" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arriv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107412" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Linh Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221090578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919725v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221145506" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lepoivre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171404v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2021.107096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cender" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.11.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02281336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319883931" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Palardy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajie Shi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fernandez Villegas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.07.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Hoang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2017.81004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijtam.20170304.13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Philippe Picher-Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.23753" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.11.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.02.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tierney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gillespie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313476318" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1107-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007405v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v9.i1.50" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Recoules" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Festa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.165006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-64" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waroquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yuksel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hartley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gomarasca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baumard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Rassy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.409" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cender" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.284" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.291" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kratz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zschenderlein L." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cender" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Core" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963574" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soccard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194234v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0238-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870129v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotei Centea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessa Grunefelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nutt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.09900-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464071v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>