--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Levy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Thermique et Energie de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lten.cnrs.fr/member/levy-arthur/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CbFZtS4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Arthur-Levy-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing anisotropy in 3D printed structures: The role of extrudate geometry vs interface bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shokrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam W Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Tabiai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.456-472. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2025.05.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre-curing on thermoplastic-thermoset interphases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Teuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983241271007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconsolidation of carbon fiber-reinforced PEKK laminates: 3D real-time in situ observation with synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.107917. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of key processing parameters on thermoset laminate curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.101686. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coco.2023.101686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for online characterization of the deconsolidation of fiber-reinforced thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arrivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107412. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online characterization of moisture transport in a high-performance carbon fiber-reinforced thermoplastic composite at high temperatures: Identification of diffusion kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.110629. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick thermoplastic composite laminate consolidation: Experimental observations and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.002199832210905. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983221090578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat transfer coefficient variations on composite curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.002199832211455. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983221145506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to assess interlayer quality in the material extrusion process: a temperature and adhesion prediction on a high performance polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.103167. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.103167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence in fused filament fabrication process: thermo-dependent characterization of high-performance polymer properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.107096. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2021.107096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171404v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental correlation of rheological relaxation and interface healing times in welding thermoplastic PEKK composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of high performance thermoplastic composites: Development of a bench and procedure for kinetics identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.106054. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping of a solid object in an elasto viscoplastic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum-bagged composite laminate forming processes: Predicting thickness deviation in complex shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.105568. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of infusion and flow-front tracking in materials with heterogeneous permeability using a pressure mapping sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998319883931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on amplitude transmission in ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Palardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huajie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.339-349. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Alternate Direction Implicit (ADI) Method for Solving Heat Transfer in Composite Stamping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08 (01), pp.37-63. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2017.81004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Numerical Resolution of Nakamura Crystallization Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.143. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijtam.20170304.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression molding of Carbon/Polyether ether ketone composites: Squeeze flow behavior of unidirectional and randomly oriented strands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Philippe Picher-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (9), pp.1828-1837. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.23753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression moulding of Carbon/PEEK Randomly-Oriented Strands composites: A 2D Finite Element model to predict the squeeze flow behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Philippe Picher-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstrand Void Content evolution in compression moulding of Randomly Oriented Strands (ROS) of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air evacuation during vacuum bag only prepreg processing of honeycomb sandwich structures: In-plane air extraction prior to cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.365-376. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the heating phenomena in ultrasonic welding of thermoplastic composites with flat energy directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214 (7), pp.1361-1371. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-layer thermal contact resistance evolution with the degree of intimate contact in the processing of thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Heider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gillespie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.491-503. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998313476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic welding of thermoplastic composites: a numerical analysis at the mesoscopic scale relating processing parameters, flow of polymer and quality of adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-012-1107-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling of the Process Using Time Homogenization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (6), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v9.i1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set based approach for the finite element simulation of a forming process involving multiphysics coupling: Ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.501. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure Investigation of Highly Compressed Aluminum with K Edge Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.165006. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.165006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous microtomography of the hot press consolidation of high performance CF/PAEK layered composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Reun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International ESAFORM Conference on Material Forming (ESAFORM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.592-599, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésion de composites thermoplastiques. Caractérisation et modélisation pour des temps de contact courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Waroquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bertevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Fibmat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Charleville Mézières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of unidirectional composites: a comparison of data reduction schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Yuksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gomarasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.1397-1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconsolidation of carbon/pekk laminates. A parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials ECCM21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre paek prepreg micrograph analysis using weka deep learning methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Reun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.531-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de déconsolidation dans les stratifiés composites à matrice thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR FIBMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welding of high-performance thermoplastics and composites: from material properties to mechanical strength of assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on advanced joining processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a coupled diffusion-crystallization-degradation model during welding of paek thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa El Rassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Composite Materials (ICCM23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of driving mechanisms involved in deconsolidation of thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials (ICCM 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online characterization of fiber-reinforced thermoplastic composite deconsolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.462-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a lab scale in-situ characterization bench for deconsolidation of high temperature thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manufacturing of Advanced Composites 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking the influence of key uncertainties in the curing of thermoset laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and contact pressure effects on the adhesion development of high performance thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univsersité de Liège, Apr 2021, Liège, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of spatial temperature variations in large volume oven curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal study and adhesion of FFF process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques FabbAddComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of High Temperature Thermoplastic Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual), Germany. pp.925-932, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer and Adhesion Study for the FFF Additive Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus, Germany. pp.948-955, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-process flow front detection in reclaimed carbon fibre mats using surface mapping sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zschenderlein L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Flow Processing in Composite Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lulea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of amplitude transmission in ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Palardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fibre orientation quality in reclaimed carbon fibre materials from flow, thermal andmechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Fusion Bonding of High Temperature Thermoplastic Composite Structures withVolumetric Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAC 2018 - 11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles multiphysiques pour la mise en forme de composites... Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationales des composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of heat transfer effects in simulation of composite stamping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016:19th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and crystallization kinetics in thermoplastic composite processing. A coupled modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016: 19th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un code éléments finis pour simuler le soudage par ultrasons de matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du procédé de soudage par ultrason des matériaux composites a matrice thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling of the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.887-890, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0238-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling and Simulation of the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des transferts thermiques et de l’adhésion, à l’échelle du cordon, dans le procédé de fabrication additive FFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Autoclave Prepreg Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotei Centea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessa Grunefelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Composite Materials II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.63-94, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.09900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite manufacturing, characterization and monitoring for a better control of final quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de composites thermoplastiques. Méthodologie de caractérisation de la déconsolidation et de l’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite manufacturing processes: modeling, characterization and monitoring for a better control of final quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical couplings in polymer and composite manufacturing processes&amp;quot; Multiphysical couplings in polymer and composite manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermoplastic compression moulding complex shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation d'un écoulement sous vibration. Application au soudage par ultrasons de composites à matrice thermoplastique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiphysiques et interfaces dans la mise en oeuvre de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermique [physics.class-ph]. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05125035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Levy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Thermique et Energie de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lten.cnrs.fr/member/levy-arthur/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CbFZtS4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Arthur-Levy-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing anisotropy in 3D printed structures: The role of extrudate geometry vs interface bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Shokrollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam W Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Tabiai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.456-472. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2025.05.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pre-curing on thermoplastic-thermoset interphases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Teuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983241271007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconsolidation of carbon fiber-reinforced PEKK laminates: 3D real-time in situ observation with synchrotron X-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.107917. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2023.107917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for online characterization of the deconsolidation of fiber-reinforced thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aubril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arrivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107412. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online characterization of moisture transport in a high-performance carbon fiber-reinforced thermoplastic composite at high temperatures: Identification of diffusion kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.110629. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of key processing parameters on thermoset laminate curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjun Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.101686. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coco.2023.101686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183958v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick thermoplastic composite laminate consolidation: Experimental observations and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lecointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.002199832210905. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983221090578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat transfer coefficient variations on composite curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.002199832211455. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983221145506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to assess interlayer quality in the material extrusion process: a temperature and adhesion prediction on a high performance polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.103167. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2022.103167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalescence in fused filament fabrication process: thermo-dependent characterization of high-performance polymer properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.107096. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2021.107096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171404v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental correlation of rheological relaxation and interface healing times in welding thermoplastic PEKK composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.106489. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of high performance thermoplastic composites: Development of a bench and procedure for kinetics identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 138, pp.106054. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum-bagged composite laminate forming processes: Predicting thickness deviation in complex shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.105568. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulation of infusion and flow-front tracking in materials with heterogeneous permeability using a pressure mapping sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998319883931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stopping of a solid object in an elasto viscoplastic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Tarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on amplitude transmission in ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Palardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huajie Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.339-349. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Numerical Resolution of Nakamura Crystallization Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Theoretical and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.143. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.ijtam.20170304.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression molding of Carbon/Polyether ether ketone composites: Squeeze flow behavior of unidirectional and randomly oriented strands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Philippe Picher-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (9), pp.1828-1837. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.23753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Alternate Direction Implicit (ADI) Method for Solving Heat Transfer in Composite Stamping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 08 (01), pp.37-63. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2017.81004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression moulding of Carbon/PEEK Randomly-Oriented Strands composites: A 2D Finite Element model to predict the squeeze flow behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles-Philippe Picher-Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interstrand Void Content evolution in compression moulding of Randomly Oriented Strands (ROS) of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air evacuation during vacuum bag only prepreg processing of honeycomb sandwich structures: In-plane air extraction prior to cure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.365-376. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2014.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the heating phenomena in ultrasonic welding of thermoplastic composites with flat energy directors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214 (7), pp.1361-1371. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-layer thermal contact resistance evolution with the degree of intimate contact in the processing of thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Heider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gillespie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (4), pp.491-503. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998313476318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic welding of thermoplastic composites: a numerical analysis at the mesoscopic scale relating processing parameters, flow of polymer and quality of adhesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-012-1107-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level set based approach for the finite element simulation of a forming process involving multiphysics coupling: Ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (4), pp.501. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Structure Investigation of Highly Compressed Aluminum with K Edge Absorption Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dorchies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, pp.165006. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.165006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling of the Process Using Time Homogenization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (6), pp.53-72. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.v9.i1.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous microtomography of the hot press consolidation of high performance CF/PAEK layered composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Reun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International ESAFORM Conference on Material Forming (ESAFORM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.592-599, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhésion de composites thermoplastiques. Caractérisation et modélisation pour des temps de contact courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Waroquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Fibmat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Charleville Mézières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of unidirectional composites: a comparison of data reduction schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Yuksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Broggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gomarasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.1397-1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconsolidation of carbon/pekk laminates. A parametric study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials ECCM21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon fibre paek prepreg micrograph analysis using weka deep learning methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Le Reun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Alexandre Cayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials (ECCM21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.531-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénomènes de déconsolidation dans les stratifiés composites à matrice thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR FIBMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welding of high-performance thermoplastics and composites: from material properties to mechanical strength of assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on advanced joining processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a coupled diffusion-crystallization-degradation model during welding of paek thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Baumard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elissa El Rassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Composite Materials (ICCM23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of driving mechanisms involved in deconsolidation of thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Composite Materials (ICCM 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online characterization of fiber-reinforced thermoplastic composite deconsolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.462-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a lab scale in-situ characterization bench for deconsolidation of high temperature thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Amedewovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile de Parscau Du Plessix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manufacturing of Advanced Composites 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking the influence of key uncertainties in the curing of thermoset laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Composite Materials, ECCM20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. pp.90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and contact pressure effects on the adhesion development of high performance thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Material Forming (ESAFORM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univsersité de Liège, Apr 2021, Liège, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of spatial temperature variations in large volume oven curing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal study and adhesion of FFF process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques FabbAddComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of High Temperature Thermoplastic Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus (virtual), Germany. pp.925-932, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer and Adhesion Study for the FFF Additive Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming, ESAFORM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Cottbus, Germany. pp.948-955, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of amplitude transmission in ultrasonic welding of thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Palardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Fernandez Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fibre orientation quality in reclaimed carbon fibre materials from flow, thermal andmechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Fusion Bonding of High Temperature Thermoplastic Composite Structures withVolumetric Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Cender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAC 2018 - 11th International Conference on Manufacturing of Advanced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-process flow front detection in reclaimed carbon fibre mats using surface mapping sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zschenderlein L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Flow Processing in Composite Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lulea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles multiphysiques pour la mise en forme de composites... Et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationales des composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of heat transfer effects in simulation of composite stamping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Anh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016:19th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and crystallization kinetics in thermoplastic composite processing. A coupled modelling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016: 19th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un code éléments finis pour simuler le soudage par ultrasons de matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevaugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du procédé de soudage par ultrason des matériaux composites a matrice thermoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling of the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France. pp.887-890, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0238-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Welding of Thermoplastic Composites, Modeling and Simulation of the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des transferts thermiques et de l’adhésion, à l’échelle du cordon, dans le procédé de fabrication additive FFF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lepoivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sobotka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-of-Autoclave Prepreg Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timotei Centea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessa Grunefelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Nutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Composite Materials II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Elsevier, pp.63-94, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803581-8.09900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite manufacturing, characterization and monitoring for a better control of final quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de composites thermoplastiques. Méthodologie de caractérisation de la déconsolidation et de l’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite manufacturing processes: modeling, characterization and monitoring for a better control of final quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical couplings in polymer and composite manufacturing processes&amp;quot; Multiphysical couplings in polymer and composite manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of thermoplastic compression moulding complex shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation d'un écoulement sous vibration. Application au soudage par ultrasons de composites à matrice thermoplastique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464071v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiphysiques et interfaces dans la mise en oeuvre de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermique [physics.class-ph]. Nantes Université, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05125035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lten.cnrs.fr/member/levy-arthur/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CbFZtS4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Arthur-Levy-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shokrollahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam W Smith" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Tabiai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.05.070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fisher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Radhakrishnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teuwen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kratz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241271007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amedewovo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183958v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2023.101686" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arriv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107412" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110629" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Linh Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221090578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919725v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221145506" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lepoivre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171404v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2021.107096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cender" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.11.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02281336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319883931" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Palardy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajie Shi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fernandez Villegas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.07.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190763v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Hoang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2017.81004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijtam.20170304.13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Philippe Picher-Martel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.23753" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.11.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.02.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tierney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gillespie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313476318" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1107-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007405v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v9.i1.50" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Recoules" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Festa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.165006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-64" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waroquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bertevas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yuksel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hartley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gomarasca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baumard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Rassy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.409" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cender" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.284" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.291" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kratz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zschenderlein L." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376162v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cender" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Core" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963574" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soccard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194234v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0238-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870129v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotei Centea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessa Grunefelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nutt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.09900-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464071v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lten.cnrs.fr/member/levy-arthur/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CbFZtS4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Arthur-Levy-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shokrollahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam W Smith" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Tabiai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2025.05.070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Fisher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Radhakrishnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Teuwen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kratz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241271007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311523v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Amedewovo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile de Parscau Du Plessix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2023.107917" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubril" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arriv&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107412" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110629" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183958v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coco.2023.101686" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Linh Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lecointe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur L&#233;vy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221090578" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919725v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221145506" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lepoivre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171404v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2021.107096" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Cender" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delmas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02281336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105568" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319883931" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tarlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Younes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.11.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Palardy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajie Shi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Fernandez Villegas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.07.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijtam.20170304.13" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Philippe Picher-Martel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.23753" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Hoang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2017.81004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191089v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.11.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191079v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.10.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2014.02.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tierney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gillespie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313476318" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1107-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Recoules" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Festa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.165006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007405v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.v9.i1.50" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Reun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Alexandre Cayzac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-64" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waroquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bailleul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746529v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Yuksel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hartley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broggi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gomarasca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baumard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Rassy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203961v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.409" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690641v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cender" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.284" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.291" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Shi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kratz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cender" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02385006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zschenderlein L." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Core" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963574" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963594" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387409v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soccard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194234v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0238-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870129v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timotei Centea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessa Grunefelder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nutt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.09900-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464071v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05125035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>