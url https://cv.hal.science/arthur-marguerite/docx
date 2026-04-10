--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -638,295 +638,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum tomography of electrical currents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging work and dissipation in the quantum Hall state in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Kumar</w:t>
+                <w:t xml:space="preserve">J. Birkbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aharon-Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cabart</w:t>
+                <w:t xml:space="preserve">D. Halbertal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.3379. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7784), pp.628-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11369-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1704-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318674v1</w:t>
+                <w:t xml:space="preserve">hal-04016790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging work and dissipation in the quantum Hall state in graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum tomography of electrical currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisognin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Birkbeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Aharon-Steinberg</w:t>
+                <w:t xml:space="preserve">B. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Halbertal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Bagani</w:t>
+                <w:t xml:space="preserve">C. Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 575 (7784), pp.628-633. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1704-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11369-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016790v1</w:t>
+                <w:t xml:space="preserve">hal-02318674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-particle interferometry in quantum Hall edge channels</w:t>
               </w:r>
@@ -1193,77 +1193,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence and relaxation of a single electron in a one-dimensional conductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1340,64 +1340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Thibierge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2391,51 +2391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouteiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguerite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yakovlev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sl61-lzyl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aharon-Steinberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bagani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Holder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03501-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bartolomei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisognin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz5601" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Filippone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Hur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal F&#232;ve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22080847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11369-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birkbeck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halbertal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1704-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02124310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocquillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berroir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pla&#231;ais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600618" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Thibierge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.081302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marguerite" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Berroir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pla&#231;ais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cavanna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7854" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutzler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tobin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meagher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0727" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01566243v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouteiller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguerite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yakovlev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sl61-lzyl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aharon-Steinberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bagani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Holder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03501-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bartolomei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisognin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz5601" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02941678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Filippone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Hur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal F&#232;ve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e22080847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birkbeck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halbertal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1704-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11369-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02124310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocquillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berroir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pla&#231;ais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600618" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01286162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Thibierge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.081302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marguerite" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Berroir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pla&#231;ais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cavanna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7854" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016809v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutzler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tobin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meagher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0727" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01566243v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>