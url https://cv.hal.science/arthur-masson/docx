--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -366,51 +366,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -525,409 +525,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we accurately assess disease activity using automated methods in large real-life MRI databases? Insights from the OFSEP HD database.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des stratégies thérapeutiques dans la prise en charge de la sclérose en plaques en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cotton</w:t>
+                <w:t xml:space="preserve">Quentin Le Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dufey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de Neurologie de Langue Française 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Clermont-Ferrand, France. 181, pp.S142-S142, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732264v1</w:t>
+                <w:t xml:space="preserve">hal-05574033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on loss functions and decision thresholds for the segmentation of multiple sclerosis lesions on spinal cord MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Burhan Rashid Hussein</w:t>
+                <w:t xml:space="preserve">Can we accurately assess disease activity using automated methods in large real-life MRI databases? Insights from the OFSEP HD database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Meurée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arthur Masson</w:t>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kerbrat</w:t>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sage Publications Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3S), pp.P269, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092786v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A study on loss functions and decision thresholds for the segmentation of multiple sclerosis lesions on spinal cord MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burhan Rashid Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meurée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Can we accurately assess disease activity using automated methods in large real-life MRI databases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dufey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSMilan2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milano (Italy), Italy. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -937,176 +1067,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing stroke lesion detection and segmentation through nnU-net and multi-modal MRI Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounès Meddahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie s Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNR 2024 - 13th World Congress for Neurorehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World federation for Neurorehabilitation, May 2024, Vancouver, Canada. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myelin dynamics in the spinal cord predict cord atrophy and disability progression at 5-years in early relapsing-remitting MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1165,435 +1295,435 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS 2023 - 39th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milano, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on loss functions and decision thresholds for the segmentation of multiple sclerosis lesions on spinal cord MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burhan Rashid Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meurée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Symposium on Biomedical Imaging (ISBI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cartagena (Colombia), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865212v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of automatic tools for detecting new lesions on therapeutic strategies offered to patients with MS by neurologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Merkler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bajeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Edan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTRIMS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04388983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert Variability and Deep Learning Performance in Spinal Cord Lesion Segmentation for Multiple Sclerosis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricky Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meurée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burhan Rashid Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMS 2023 - 36th IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMS58004.2023.00263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1603,161 +1733,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les émissions GES de nos déplacements professionnels : Une Démarche collaborative à l'IRISA/Inria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Galassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe de travail « missions » IRISA / Centre Inria de l’Université de Rennes. 2024, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1904,51 +2034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mac&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013556" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04092786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burhan Rashid Hussein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meur&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Meddahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie s Leplaideur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865212v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04388983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Merkler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00263" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mac&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013556" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Bars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Cornu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04092786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burhan Rashid Hussein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meur&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Meddahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie s Leplaideur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865212v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04388983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Merkler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Walsh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>