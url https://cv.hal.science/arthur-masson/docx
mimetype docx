--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -66,77 +66,752 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep learning detection of exocytosis events in TIRF microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lachuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IABM 2025 - Colloque français d'Intelligence Artificielle pour le Bio-Médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des stratégies thérapeutiques dans la prise en charge de la sclérose en plaques en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNLF 2025 - Journées de Neurologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Clermont-Ferrand, France. 181, pp.S142-S142, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we accurately assess disease activity using automated methods in large real-life MRI databases? Insights from the OFSEP HD database.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Joint ECTRIMS-ACTRIMS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sage Publications Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Multiple Sclerosis Journal, 29 (3S), pp.P269, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study on loss functions and decision thresholds for the segmentation of multiple sclerosis lesions on spinal cord MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burhan Rashid Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meurée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we accurately assess disease activity using automated methods in large real-life MRI databases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dufey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSMilan2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milano (Italy), Italy. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning detection of dynamic exocytosis events in fluorescence TIRF microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -185,885 +860,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (10), pp.e1013556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural damage and repair in the spinal cord of patients with early multiple sclerosis and association with disability at 5 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (1), pp.e200333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/NXI.0000000000200333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782133v1</w:t>
-              </w:r>
-[...673 lines deleted...]
-                <w:t xml:space="preserve">hal-04250265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1133,51 +1133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNR 2024 - 13th World Congress for Neurorehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World federation for Neurorehabilitation, May 2024, Vancouver, Canada. pp.1-1</w:t>
@@ -1200,277 +1200,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelin dynamics in the spinal cord predict cord atrophy and disability progression at 5-years in early relapsing-remitting MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A study on loss functions and decision thresholds for the segmentation of multiple sclerosis lesions on spinal cord MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burhan Rashid Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Meurée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Combès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vivien Caron</w:t>
+                <w:t xml:space="preserve">Anne Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTRIMS 2023 - 39th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Milano, Italy. pp.1-2</w:t>
+              <w:t xml:space="preserve">20th IEEE International Symposium on Biomedical Imaging (ISBI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena (Colombia), Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245831v1</w:t>
+                <w:t xml:space="preserve">hal-03865212v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on loss functions and decision thresholds for the segmentation of multiple sclerosis lesions on spinal cord MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myelin dynamics in the spinal cord predict cord atrophy and disability progression at 5-years in early relapsing-remitting MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burhan Rashid Hussein</w:t>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Meurée</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Kerbrat</w:t>
+                <w:t xml:space="preserve">Vivien Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Symposium on Biomedical Imaging (ISBI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cartagena (Colombia), Colombia</w:t>
+              <w:t xml:space="preserve">ECTRIMS 2023 - 39th Congress of the European Committee for Treatment and Research in Multiple Sclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Milano, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865212v3</w:t>
+                <w:t xml:space="preserve">hal-04245831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of automatic tools for detecting new lesions on therapeutic strategies offered to patients with MS by neurologists</w:t>
               </w:r>
@@ -1594,90 +1594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert Variability and Deep Learning Performance in Spinal Cord Lesion Segmentation for Multiple Sclerosis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricky Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Meurée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burhan Rashid Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBMS 2023 - 36th IEEE International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, L'Aquila, Italy. pp.1-8, </w:t>
@@ -1747,51 +1747,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les émissions GES de nos déplacements professionnels : Une Démarche collaborative à l'IRISA/Inria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mac&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013556" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200333" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470418v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Bars" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Cornu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196192" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04092786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burhan Rashid Hussein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meur&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Meddahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie s Leplaideur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865212v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04388983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Merkler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Walsh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mac&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Bars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Cornu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerbrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.276" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Comb&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cotton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/epub/10.1177/13524585231196192" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04092786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burhan Rashid Hussein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meur&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013556" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Caron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200333" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Meddahi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie s Leplaideur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865212v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245831v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04388983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Merkler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ferr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bajeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Edan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Walsh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS58004.2023.00263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>