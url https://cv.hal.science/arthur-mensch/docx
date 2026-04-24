--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Analysis of Electronic Health Records of Children and Youth Hospitalized With COVID-19 Infection in 6 Countries</w:t>
+                <w:t xml:space="preserve">Multinational characterization of neurological phenotypes in patients hospitalized with COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bourgeois</w:t>
+                <w:t xml:space="preserve">Trang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Gutiérrez-Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Keller</w:t>
+                <w:t xml:space="preserve">Jiyeon Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molei Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chuan Hong</w:t>
+                <w:t xml:space="preserve">Andrew South</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (6), pp.e2112596. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.20238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.12596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99481-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476737v1</w:t>
+                <w:t xml:space="preserve">hal-03476703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational characterization of neurological phenotypes in patients hospitalized with COVID-19</w:t>
+                <w:t xml:space="preserve">International Analysis of Electronic Health Records of Children and Youth Hospitalized With COVID-19 Infection in 6 Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang Le</w:t>
+                <w:t xml:space="preserve">Florence Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Gutiérrez-Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyeon Son</w:t>
+                <w:t xml:space="preserve">Mark Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Hong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew South</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.20238. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (6), pp.e2112596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99481-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.12596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476703v1</w:t>
+                <w:t xml:space="preserve">hal-03476737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting representations of cognition across neuroimaging studies improves brain decoding</w:t>
               </w:r>
@@ -3335,51 +3335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison G Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline P Honerlaw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Maripuri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malarkodi Jebathilagam Samayamuthu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendin R Beaulieu-Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02274-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongqi Xia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Palmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00601-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caucheteux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bernaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99991-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lescure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Estiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Strasser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Semenov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Patel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-021-02115-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Guti&#233;rrez-Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molei Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.12596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Son" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew South" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99481-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874713v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008795" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967472v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Azoyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szychowiak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06524-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431618v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2752697" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142598v5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Jelassi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Domingo-Enrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bruna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809550v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626823v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bzdok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308934v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369134v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271033v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495581v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouverot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Amabile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Canivenc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Babinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS300" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison G Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline P Honerlaw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Maripuri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malarkodi Jebathilagam Samayamuthu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendin R Beaulieu-Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02274-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongqi Xia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Palmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00601-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caucheteux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bernaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99991-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lescure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Estiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Strasser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Semenov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Patel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-021-02115-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Guti&#233;rrez-Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Son" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew South" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99481-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Keller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molei Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.12596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874713v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008795" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967472v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Azoyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szychowiak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06524-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431618v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2752697" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142598v5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Jelassi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Domingo-Enrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bruna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809550v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626823v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bzdok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308934v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369134v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271033v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495581v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouverot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Amabile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Canivenc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Babinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS300" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>