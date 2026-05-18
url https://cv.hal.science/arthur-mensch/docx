--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -502,563 +502,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics and factors associated with hospital admission or death in 43,103 adult outpatients with COVID-19 managed with the Covidom telesurveillance solution: a prospective cohort study</w:t>
+                <w:t xml:space="preserve">Evolving phenotypes of non-hospitalized patients that indicate long COVID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Yordanov</w:t>
+                <w:t xml:space="preserve">Hossein Estiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dinh</w:t>
+                <w:t xml:space="preserve">Zachary Strasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Mensch</w:t>
+                <w:t xml:space="preserve">Gabriel Brat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Lescure</w:t>
+                <w:t xml:space="preserve">Yevgeniy Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirag Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.010⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-021-02115-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213575v1</w:t>
+                <w:t xml:space="preserve">hal-03476717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving phenotypes of non-hospitalized patients that indicate long COVID</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical characteristics and factors associated with hospital admission or death in 43,103 adult outpatients with COVID-19 managed with the Covidom telesurveillance solution: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Strasser</w:t>
+                <w:t xml:space="preserve">Youri Yordanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Brat</w:t>
+                <w:t xml:space="preserve">Aurélien Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeniy Semenov</w:t>
+                <w:t xml:space="preserve">Alexandre Bleibtreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Mensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirag Patel</w:t>
+                <w:t xml:space="preserve">François-Xavier Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1), pp.249. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-021-02115-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476717v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational characterization of neurological phenotypes in patients hospitalized with COVID-19</w:t>
+                <w:t xml:space="preserve">International Analysis of Electronic Health Records of Children and Youth Hospitalized With COVID-19 Infection in 6 Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang Le</w:t>
+                <w:t xml:space="preserve">Florence Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Gutiérrez-Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyeon Son</w:t>
+                <w:t xml:space="preserve">Mark Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Hong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew South</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.20238. </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (6), pp.e2112596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-99481-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.12596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476703v1</w:t>
+                <w:t xml:space="preserve">hal-03476737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Analysis of Electronic Health Records of Children and Youth Hospitalized With COVID-19 Infection in 6 Countries</w:t>
+                <w:t xml:space="preserve">Multinational characterization of neurological phenotypes in patients hospitalized with COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bourgeois</w:t>
+                <w:t xml:space="preserve">Trang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Gutiérrez-Sacristán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Keller</w:t>
+                <w:t xml:space="preserve">Jiyeon Son</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molei Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chuan Hong</w:t>
+                <w:t xml:space="preserve">Andrew South</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (6), pp.e2112596. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.20238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2021.12596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99481-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476737v1</w:t>
+                <w:t xml:space="preserve">hal-03476703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting representations of cognition across neuroimaging studies improves brain decoding</w:t>
               </w:r>
@@ -1289,286 +1289,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
+                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Beeker</w:t>
+                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rives‐lange</w:t>
+                <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guerot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Diehl</w:t>
+                <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221, pp.117126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677189v1</w:t>
+                <w:t xml:space="preserve">hal-02904869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obesity Doubles Mortality in Patients Hospitalized for Severe Acute Respiratory Syndrome Coronavirus 2 in Paris Hospitals, France: A Cohort Study on 5,795 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Beeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamalaker Dadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Claire Rives‐lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
+                <w:t xml:space="preserve">Emmanuel Guerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof J. Gorgolewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Demian Wassermann</w:t>
+                <w:t xml:space="preserve">Jean‐luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (12), pp.2282-2289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.23014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904869v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International electronic health record-derived COVID-19 clinical course profiles: the 4CE consortium</w:t>
               </w:r>
@@ -2791,103 +2791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grain atlases of functional modes for fMRI analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamalaker Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Machlouzarides-Shalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Jacek Gorgolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demian Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3335,51 +3335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison G Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline P Honerlaw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Maripuri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malarkodi Jebathilagam Samayamuthu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendin R Beaulieu-Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02274-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongqi Xia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Palmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00601-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caucheteux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bernaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99991-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lescure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Estiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Strasser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Semenov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Patel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-021-02115-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Guti&#233;rrez-Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Son" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew South" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99481-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgeois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Keller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molei Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.12596" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874713v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008795" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967472v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Azoyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szychowiak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06524-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431618v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2752697" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142598v5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Jelassi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Domingo-Enrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bruna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809550v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626823v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bzdok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308934v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369134v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271033v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495581v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouverot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Amabile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Canivenc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Babinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS300" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575574v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison G Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline P Honerlaw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Maripuri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malarkodi Jebathilagam Samayamuthu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendin R Beaulieu-Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02274-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Hong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongqi Xia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Palmer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-022-00601-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Apra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Caucheteux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mensch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Bernaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99991-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Estiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Strasser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Brat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeniy Semenov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirag Patel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-021-02115-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleibtreu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lescure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.04.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Guti&#233;rrez-Sacrist&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molei Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2021.12596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyeon Son" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew South" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99481-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874713v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mairal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008795" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03967472v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Lombardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Azoyan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szychowiak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bellamine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-021-06524-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalaker Dadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Machlouzarides-Shalit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof J. Gorgolewski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Wassermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Beeker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guerot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Diehl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griffin M. Weber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Palmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-020-00308-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431618v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2752697" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142598v5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Jelassi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Domingo-Enrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bruna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blondel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809550v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626823v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Bzdok" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308934v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369134v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271033v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493501" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495581v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Jacek Gorgolewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouverot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Amabile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Canivenc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Babinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLS300" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>