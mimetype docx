--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -178,51 +178,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -674,463 +674,347 @@
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...114 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRANDING A NATION: HOW DO GOVERNMENTS RESONATE WITH INTERNATIONAL AUDIENCES CULTURALLY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Conference of the International Business Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European International Business Academy, Dec 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La glocalisation de la culture juvénile dans les marchés émergents : une approche butlerienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas - AFMI (Conférence Annuelle de l'Association Francophone de Management International)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Excelia Business School &amp; IAE La Rochelle, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glocalization as cultural refraction: An ethnographic study of Vietnamese young consumers’ foreign product consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European International Business Academy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalto University, Dec 2024, Helsinki (Finland), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatized global brands and youth culture in emerging markets: A case study on K-pop music consumption in Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European International Business Academy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEG University of Lisbon, Dec 2023, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1140,185 +1024,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic interactions between global and local consumer cultures: A multi-site ethnographic study on the music consumption of Vietnamese young consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université Lille, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04003340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’interaction entre formes culturelles globales et locale : Étude ethnographique multi-site de la consommation musicale chez les jeunes Vietnamiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Nguyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université du Droit et de la Santé - Lille II, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LIL20024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01665144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1386,51 +1270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D2154F3"/>
+    <w:nsid w:val="565BD557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1617,51 +1501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2796-7479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221580131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854136v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-a99y-ffk7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04213862v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benmecheddal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;aglar-Toulouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.113559" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04003016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.08.029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04003407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Luan Tran-Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23860/MGDR-2021-06-02-03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04003007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannie Kjeldgaard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.10.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVDX861C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03253678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292518v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05061649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-04003340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01665144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL20024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-nguyen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2796-7479" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221580131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854136v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Nguyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-a99y-ffk7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04213862v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benmecheddal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil &#214;z&#231;aglar-Toulouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.113559" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04003016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.08.029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04003407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Luan Tran-Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23860/MGDR-2021-06-02-03" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04003007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Nguyen Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannie Kjeldgaard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2017.10.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVDX861C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05061649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055976v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05055991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-04003340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01665144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LIL20024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>