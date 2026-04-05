--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -430,330 +430,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Synthesis of Interconnected Homogeneous LTI Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A frequency-domain Integral Quadratic Constraint approach to the analysis of Harmonically Time-Varying Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 69 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.110956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3330399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.110956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291141v1</w:t>
+                <w:t xml:space="preserve">hal-04203043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-domain Integral Quadratic Constraint approach to the analysis of Harmonically Time-Varying Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency Synthesis of Interconnected Homogeneous LTI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Perodou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anton Korniienko</w:t>
+                <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.110956. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 69 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.110956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3330399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203043v1</w:t>
+                <w:t xml:space="preserve">hal-04291141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Design of Lossless Passive Electronic Filters: A State-Space Formulation of the Direct Synthesis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1156,51 +1156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Design Method of Passive Ladder Filters using a Generalised Variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1273,64 +1273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Design of Interconnected Dissipative Systems: a Unified LMI Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1390,51 +1390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Method of Passive Ladder Filters using a Generalised Variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,64 +1498,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Motivations for Designing Analog Filters Under LFT Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86E1B40E"/>
+    <w:nsid w:val="CB281DAF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2034,51 +2034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929762v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perodou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3330399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.110956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3034300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618932" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02487272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEC46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929762v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perodou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.110956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3330399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3034300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618932" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02487272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEC46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>