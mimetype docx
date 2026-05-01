--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -947,217 +947,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Anomaly-Tolerant Systems by Dissipation Block Synthesis</w:t>
+                <w:t xml:space="preserve">Critical-Time Analysis of Cyber-Physical Systems subject to Actuator Attacks and Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems (IEEE SysTol)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France</w:t>
+              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control (CDC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2021, Austin, TX (Online), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370194v1</w:t>
+                <w:t xml:space="preserve">hal-03473438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical-Time Analysis of Cyber-Physical Systems subject to Actuator Attacks and Faults</w:t>
+                <w:t xml:space="preserve">Towards Anomaly-Tolerant Systems by Dissipation Block Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control (CDC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2021, Austin, TX (Online), United States</w:t>
+              <w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems (IEEE SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473438v1</w:t>
+                <w:t xml:space="preserve">hal-03370194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Design Method of Passive Ladder Filters using a Generalised Variable</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB281DAF"/>
+    <w:nsid w:val="DA8B1671"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2034,51 +2034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929762v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perodou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.110956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3330399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3034300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618932" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02487272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEC46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929762v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perodou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.110956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3330399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3034300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618932" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02487272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEC46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>