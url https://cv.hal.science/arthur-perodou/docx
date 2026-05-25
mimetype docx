--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -430,330 +430,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A frequency-domain Integral Quadratic Constraint approach to the analysis of Harmonically Time-Varying Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency Synthesis of Interconnected Homogeneous LTI Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Perodou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Perodou</w:t>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Korniienko</w:t>
+                <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 152, pp.110956. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 69 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.110956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3330399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203043v1</w:t>
+                <w:t xml:space="preserve">hal-04291141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Synthesis of Interconnected Homogeneous LTI Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A frequency-domain Integral Quadratic Constraint approach to the analysis of Harmonically Time-Varying Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ayala-Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 69 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.110956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3330399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2023.110956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291141v1</w:t>
+                <w:t xml:space="preserve">hal-04203043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Design of Lossless Passive Electronic Filters: A State-Space Formulation of the Direct Synthesis Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1156,51 +1156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic Design Method of Passive Ladder Filters using a Generalised Variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1273,64 +1273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Design of Interconnected Dissipative Systems: a Unified LMI Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1390,51 +1390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Method of Passive Ladder Filters using a Generalised Variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1498,64 +1498,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Motivations for Designing Analog Filters Under LFT Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Zarudniev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA8B1671"/>
+    <w:nsid w:val="8E2A0F71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2034,51 +2034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929762v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perodou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.110956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3330399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3034300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618932" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02487272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEC46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929762v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perodou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zolghadri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2024.106756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Zarudniev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3330399" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203043v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ayala-Cuevas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.110956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3034300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Aubouin--Pairault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.142" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCIS.2018.8681463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8618932" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02487272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSEC46" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>