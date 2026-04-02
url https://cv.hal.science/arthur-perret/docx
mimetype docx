--- v0 (2026-03-03)
+++ v1 (2026-04-02)
@@ -436,200 +436,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOUNIER Pierre, 2018. Les humanités numériques : une histoire critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperdocumentation: origin and evolution of a concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.5872⟩</w:t>
+              <w:t xml:space="preserve">Journal of Documentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (6), pp.1463-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JD-03-2019-0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300856v1</w:t>
+                <w:t xml:space="preserve">hal-02294087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperdocumentation: origin and evolution of a concept</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOUNIER Pierre, 2018. Les humanités numériques : une histoire critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Documentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (6), pp.1463-1474. </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JD-03-2019-0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.5872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02294087v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DELEANT Laura, FILET Jérémy et JEANSON Lisa, 2018. Questionner la recherche. Contributions des jeunes chercheurs aux systèmes complexes</w:t>
               </w:r>
@@ -874,433 +874,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicologie de la documentation personnelle</w:t>
+                <w:t xml:space="preserve">Vers une architecture du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271494v1</w:t>
+                <w:t xml:space="preserve">hal-04294175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une architecture du savoir</w:t>
+                <w:t xml:space="preserve">Communicologie de la documentation personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294175v1</w:t>
+                <w:t xml:space="preserve">hal-04271494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation interdisciplinaire et humanités numériques: Une approche nexialiste</w:t>
+                <w:t xml:space="preserve">Documenter la dimension sociale du travail de la connaissance : une approche hypertextuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème Colloque international d’ISKO-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1414d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111581v1</w:t>
+                <w:t xml:space="preserve">hal-04271502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire autrement : réflexion croisées sur Mardown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiation interdisciplinaire et humanités numériques: Une approche nexialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Parra</w:t>
+                <w:t xml:space="preserve">Fabien Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Perret</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau Sociétés et Humanités Numériques en association avec les séminaires So MSH! et PROGEDO-Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julie Aucagne, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162643v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter la dimension sociale du travail de la connaissance : une approche hypertextuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire autrement : réflexion croisées sur Mardown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque international d’ISKO-France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du Réseau Sociétés et Humanités Numériques en association avec les séminaires So MSH! et PROGEDO-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Aucagne, Jun 2023, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271502v1</w:t>
+                <w:t xml:space="preserve">hal-04162643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document theory and document design</w:t>
               </w:r>
@@ -1377,64 +1377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizome Blues: Introducing Document Teratology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Annual Meeting of the Document Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, London, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1697,77 +1697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfer dans l'Otletosphère Des outils pour visualiser et interroger le réseau de Paul Otlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1799,247 +1799,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_02480515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Otlet sur le web : une étude cartographique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La logique hyperdocumentaire dans la structuration de l'information et sa visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.162-176</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs PRAXILING 2019 : Représentations et transmission des connaissances à la lumière de l'innovation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_02480493v1</w:t>
+                <w:t xml:space="preserve">hal-02358067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique hyperdocumentaire dans la structuration de l'information et sa visualisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paul Otlet sur le web : une étude cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs PRAXILING 2019 : Représentations et transmission des connaissances à la lumière de l'innovation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.162-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358067v2</w:t>
+                <w:t xml:space="preserve">sic_02480493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentarité et données, instrumentation d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2064,51 +2064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Otlet and the Ultimate Prospect of Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2454,51 +2454,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Otlet, figure tutélaire des Humanités numériques. Proposition acceptée au colloque Humanistica2020, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Fetnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,64 +2716,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brioudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2890,51 +2890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CDDECB5"/>
+    <w:nsid w:val="55173831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3121,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4130-6669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196754402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://these.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Paul_Otlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosma.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myllaume.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reticulum.info/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inacheve-dimprimer.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5872" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09290-2.p.0215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271502v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1414d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/10/2/6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358067v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/5/2/6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816907v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Briet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03954967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4130-6669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196754402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://these.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Paul_Otlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosma.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myllaume.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reticulum.info/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inacheve-dimprimer.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09290-2.p.0215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1414d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/10/2/6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358067v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/5/2/6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816907v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Briet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03954967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>