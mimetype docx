--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -874,433 +874,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une architecture du savoir</w:t>
+                <w:t xml:space="preserve">Documenter la dimension sociale du travail de la connaissance : une approche hypertextuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème Colloque international d’ISKO-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1414d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294175v1</w:t>
+                <w:t xml:space="preserve">hal-04271502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicologie de la documentation personnelle</w:t>
+                <w:t xml:space="preserve">Médiation interdisciplinaire et humanités numériques: Une approche nexialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271494v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter la dimension sociale du travail de la connaissance : une approche hypertextuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire autrement : réflexion croisées sur Mardown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque international d’ISKO-France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du Réseau Sociétés et Humanités Numériques en association avec les séminaires So MSH! et PROGEDO-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Aucagne, Jun 2023, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271502v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation interdisciplinaire et humanités numériques: Une approche nexialiste</w:t>
+                <w:t xml:space="preserve">Communicologie de la documentation personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111581v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire autrement : réflexion croisées sur Mardown</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une architecture du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau Sociétés et Humanités Numériques en association avec les séminaires So MSH! et PROGEDO-Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julie Aucagne, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162643v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document theory and document design</w:t>
               </w:r>
@@ -1390,51 +1390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Annual Meeting of the Document Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, London, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1799,204 +1799,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_02480515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique hyperdocumentaire dans la structuration de l'information et sa visualisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paul Otlet sur le web : une étude cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs PRAXILING 2019 : Représentations et transmission des connaissances à la lumière de l'innovation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.162-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358067v2</w:t>
+                <w:t xml:space="preserve">sic_02480493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Otlet sur le web : une étude cartographique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La logique hyperdocumentaire dans la structuration de l'information et sa visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.162-176</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs PRAXILING 2019 : Représentations et transmission des connaissances à la lumière de l'innovation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_02480493v1</w:t>
+                <w:t xml:space="preserve">hal-02358067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentarité et données, instrumentation d’un concept</w:t>
               </w:r>
@@ -2716,51 +2716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brioudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2890,51 +2890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55173831"/>
+    <w:nsid w:val="03104426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3121,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4130-6669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196754402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://these.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Paul_Otlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosma.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myllaume.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reticulum.info/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inacheve-dimprimer.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09290-2.p.0215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294175v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271502v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1414d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/10/2/6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358067v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/5/2/6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816907v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Briet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03954967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4130-6669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196754402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://these.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Paul_Otlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosma.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myllaume.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reticulum.info/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inacheve-dimprimer.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09290-2.p.0215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1414d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/10/2/6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358067v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/5/2/6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816907v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Briet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03954967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>