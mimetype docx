--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -436,200 +436,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperdocumentation: origin and evolution of a concept</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOUNIER Pierre, 2018. Les humanités numériques : une histoire critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Documentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JD-03-2019-0053⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.5872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294087v1</w:t>
+                <w:t xml:space="preserve">hal-04300856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOUNIER Pierre, 2018. Les humanités numériques : une histoire critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperdocumentation: origin and evolution of a concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16, </w:t>
+              <w:t xml:space="preserve">Journal of Documentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (6), pp.1463-1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.5872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JD-03-2019-0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04300856v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DELEANT Laura, FILET Jérémy et JEANSON Lisa, 2018. Questionner la recherche. Contributions des jeunes chercheurs aux systèmes complexes</w:t>
               </w:r>
@@ -874,213 +874,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter la dimension sociale du travail de la connaissance : une approche hypertextuelle</w:t>
+                <w:t xml:space="preserve">Médiation interdisciplinaire et humanités numériques: Une approche nexialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque international d’ISKO-France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271502v1</w:t>
+                <w:t xml:space="preserve">hal-04111581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation interdisciplinaire et humanités numériques: Une approche nexialiste</w:t>
+                <w:t xml:space="preserve">Documenter la dimension sociale du travail de la connaissance : une approche hypertextuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème Colloque international d’ISKO-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1414d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111581v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire autrement : réflexion croisées sur Mardown</w:t>
               </w:r>
@@ -1142,165 +1142,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicologie de la documentation personnelle</w:t>
+                <w:t xml:space="preserve">Vers une architecture du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271494v1</w:t>
+                <w:t xml:space="preserve">hal-04294175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une architecture du savoir</w:t>
+                <w:t xml:space="preserve">Communicologie de la documentation personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294175v1</w:t>
+                <w:t xml:space="preserve">hal-04271494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document theory and document design</w:t>
               </w:r>
@@ -1377,64 +1377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizome Blues: Introducing Document Teratology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Annual Meeting of the Document Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, London, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1697,77 +1697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfer dans l'Otletosphère Des outils pour visualiser et interroger le réseau de Paul Otlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1799,247 +1799,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_02480515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Otlet sur le web : une étude cartographique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La logique hyperdocumentaire dans la structuration de l'information et sa visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.162-176</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs PRAXILING 2019 : Représentations et transmission des connaissances à la lumière de l'innovation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_02480493v1</w:t>
+                <w:t xml:space="preserve">hal-02358067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La logique hyperdocumentaire dans la structuration de l'information et sa visualisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paul Otlet sur le web : une étude cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs PRAXILING 2019 : Représentations et transmission des connaissances à la lumière de l'innovation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.162-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358067v2</w:t>
+                <w:t xml:space="preserve">sic_02480493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentarité et données, instrumentation d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2064,51 +2064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Otlet and the Ultimate Prospect of Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2454,51 +2454,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Otlet, figure tutélaire des Humanités numériques. Proposition acceptée au colloque Humanistica2020, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Fetnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,64 +2716,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brioudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2890,51 +2890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03104426"/>
+    <w:nsid w:val="27FEC057"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3121,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4130-6669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196754402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://these.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Paul_Otlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosma.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myllaume.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reticulum.info/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inacheve-dimprimer.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5872" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09290-2.p.0215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1414d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/10/2/6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358067v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/5/2/6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816907v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Briet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03954967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4130-6669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196754402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://these.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Paul_Otlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosma.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myllaume.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reticulum.info/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inacheve-dimprimer.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5872" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09290-2.p.0215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1414d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/10/2/6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358067v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/5/2/6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816907v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Briet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03954967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>