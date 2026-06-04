--- v3 (2026-05-14)
+++ v4 (2026-06-04)
@@ -874,433 +874,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation interdisciplinaire et humanités numériques: Une approche nexialiste</w:t>
+                <w:t xml:space="preserve">Communicologie de la documentation personnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111581v1</w:t>
+                <w:t xml:space="preserve">hal-04271494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter la dimension sociale du travail de la connaissance : une approche hypertextuelle</w:t>
+                <w:t xml:space="preserve">Vers une architecture du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque international d’ISKO-France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271502v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire autrement : réflexion croisées sur Mardown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Parra</w:t>
+                <w:t xml:space="preserve">Médiation interdisciplinaire et humanités numériques: Une approche nexialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Perret</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau Sociétés et Humanités Numériques en association avec les séminaires So MSH! et PROGEDO-Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julie Aucagne, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162643v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une architecture du savoir</w:t>
+                <w:t xml:space="preserve">Documenter la dimension sociale du travail de la connaissance : une approche hypertextuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CiDE.23 : Document et archivage : pratiques formelles et informelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13ème Colloque international d’ISKO-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1414d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294175v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicologie de la documentation personnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire autrement : réflexion croisées sur Mardown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau Sociétés et Humanités Numériques en association avec les séminaires So MSH! et PROGEDO-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Aucagne, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271494v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document theory and document design</w:t>
               </w:r>
@@ -1390,51 +1390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Annual Meeting of the Document Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, London, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2716,51 +2716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brioudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2890,51 +2890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27FEC057"/>
+    <w:nsid w:val="565B5517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3121,51 +3121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4130-6669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196754402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://these.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Paul_Otlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosma.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myllaume.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reticulum.info/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inacheve-dimprimer.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5872" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09290-2.p.0215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1414d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/10/2/6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358067v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/5/2/6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816907v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Briet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03954967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-perret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4130-6669" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196754402" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon3.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elico-recherche.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mica.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://these.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Paul_Otlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cosma.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myllaume.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reticulum.info/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inacheve-dimprimer.net/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arthurperret.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Harmand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.2930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5872" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300845v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09290-2.p.0215" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271502v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1414d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Parra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/10/2/6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358067v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/5/2/6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816907v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Briet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03954967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>