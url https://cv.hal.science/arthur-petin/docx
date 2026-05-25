--- v0 (2026-03-26)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Pétin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arthur-petin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l'École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé de Lettres Modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en littérature française contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les espaces périurbains : une géographie contemporaine dans la littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, sous la direction de Laurent Demanze, Université Grenoble Alpes</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/s215007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Prix de Thèse spécial sur la Ville 2025, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.urbanisme-puca.gouv.fr/prix-de-these-sur-la-ville-2025-a2905.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement ingénieur de recherche du programme &amp;quot;Urbanature 2. Entre ville et campagne : évolutions et hybridations&amp;quot; à l'Université Gustave Eiffel</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026 : Ingénieur de recherche du programme &amp;quot;Urbanature 2. Entre ville et campagne : évolutions et hybridations&amp;quot; à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023 : A.T.E.R. en Langue et littérature françaises à l'Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 : Doctorant contractuel chargé de cours à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2018 : Élève fonctionnaire stagiaire à l'ENS Ulm, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION ET DIPLÔMES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2024 : Doctorat en littérature française à l'Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Écrire les espaces périurbains : une géographique contemporaine dans la littérature française&amp;quot;, sous la direction de Laurent Demanze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 : Master &amp;quot;Création littéraire&amp;quot; à l'Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seine Saint-Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 : Reçu à l'agrégation externe de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 : Master 2 &amp;quot;Lettres, Arts et Pensée contemporaine&amp;quot; à l'Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;La poétique du songe dans l'œuvre romanesque de Marguerite Yourcenar&amp;quot;, sous la direction de Hélène Baty-Delalande, mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014 : Étudiant Erasmus à l'Université de Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royaume-Uni, dans le cadre du diplôme de l'ENS, &amp;quot;Littérature anglo-saxonne fin XIXe-fin XXe&amp;quot;(littérature anglaise, littérature américaine, théorie littéraire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 : Master 1 &amp;quot;Lettres, Arts et Pensée contemporaine&amp;quot;, à l'Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Le thème de la mort dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mrs Dalloway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To the Lighthouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Virginia Woolf&amp;quot;, sous la direction de Régis Salado, mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 : Admis à l'École Normale Supérieure de Paris (ENS Ulm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2012 : CPGE, filière Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Henri IV, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009 : Première année à Sciences Po Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, admission sur concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008 : Baccalauréat Littéraire, spécialité Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée La Bruyère, Versailles, mention Très Bien, Félicitations du Jury</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À paraître : « La nature suburbaine dans la littérature française contemporaine : formes, fonctions, enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Gisèle Séginger (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friches et jardins. Du réel à l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À paraître : « Les cités-jardins de la littérature française contemporaine : splendeurs et misères d’une utopie urbaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Charly Machemel, Thierry Roger et Yvette Vaguet (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité-Jardin. Utopies littéraires et expérimentations sociales autour des villes végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Août 2024 : « Littérature périurbaine et reconfiguration des imaginaires de la ruralité : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Marin Fouqué »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Timo Obergöker (éd.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes et les territoires. Les ruralités dans les fictions françaises des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen & Neumann, 2024, p. 59-75.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2024 : « Pour un quotidien à la viscosité éminemment souple : les inquiétantes fictions périurbaines de Bruce Bégout »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Corinne Grenouillet, Maryline Heck et Alison James (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, coll. &amp;quot;La Licorne&amp;quot;,  2024, p. 137-151.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2022 : « L’habiter pavillonnaire à la française : explorations fictionnelles et reconfigurations critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Christiane Lahaie et Christophe Duret (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ici et maintenant : Les représentations de l’habiter urbain dans la fiction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lévesque Éditeur, 2022, p. 301-322.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2022 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inconnue de la Seine</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Didier Blonde : traversée critique d’un mythe littéraire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Sonia Anton (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire littéraire de la Seine. Géocritique d’un fleuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2022, p. 225-236.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2020 : « La possibilité d’une utopie romanesque pleinement émancipatrice : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rouge impératrice</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Léonora Miano »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue critique de fixxion française contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°21, « Fictions et pouvoirs », Aurélie Adler et Julien Lefort-Favreau (dir.), novembre 2020, p. 95-108, disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/fixxion/476</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMUNICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2025 : « Entre texte et image, entre ville et campagne : faire dialoguer littérature et photographie pour saisir la banlieue contemporaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude « Le périurbain sous l’œil et la plume des poètes français des XXe et XXIe siècles », organisée par Carole Aurouet et Olga Kulagina, Université Gustave Eiffel, 26 novembre 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org/3603</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2025 : « La jeunesse des banlieues au contact de la flore spontanée : conquêtes littéraires d’espaces de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vacance</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque « Mauvaises herbes. De la lutte contre les nuisibles à l’éloge de la végétation spontanée », organisé par Patrick Matagne, Arthur Pétin et Virginie Tahar, Université Gustave Eiffel, 22-23 mai 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org/2538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 2025 : « Étudier les écritures périurbaines de la littérature française : enjeux et méthodes d’une recherche pluridisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée de lancement du programme « Écritures urbaines », organisée par Olivier Brossard, Jennifer Buyck, Virginie Tahar, Loïc Vadelorge, Université Gustave Eiffel, 28 mars 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecrituresurbaines.org/2025/05/01/28</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">·03·2025-journee-detude-lancement-du-programme-ecritures-urbaines/.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janvier 2025 : « Nature et zones pavillonnaires dans le cinéma français contemporain : entre espace vert domestiqué et puissance d'ensauvagement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d'étude « Écopoétique de la vie périurbaine au cinéma », organisée par Diane Arnaud et Carole Aurouet (Université Gustave Eiffel), Fondation Maison des Sciences de l'Homme, 27 janvier 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org/320</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 2024 : « “Elle ne paie pas de mine, cette campagne ” : nature et périurbanité dans la littérature française contemporaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international « Éco-urbanité : friches et jardins », organisé par Gisèle Séginger (Université Gustave Eiffel), Casa de Velázquez, Madrid, 8-10 octobre 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org/165#more-165</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2023 : « La littérature périurbaine : explorations d'une marge en cours de légitimation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international « Littératures en marges », organisé par Christina Horvath (University of Bath) et Julie Carpenter (University of Oxford), Campus Condorcet, 29-30 juin 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://euroalter.com/events/litteratures-en-marges/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2023 : « La scène d'entrée périurbaine : modalités de construction d'un lieu stratégique visant à déciller le regard du lecteur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire n°4 du Groupe de Recherche &amp;quot;Les écritures du périurbain&amp;quot;, &amp;quot;Fictions et imaginaires en contextes périurbains&amp;quot;, organisé par Kévin Chesnel, Florie Colin et Laurent Devisme, École Nationale Supérieure d'Architecture de Nantes, 13 juin 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://periurbain.hypotheses.org/1025</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Février 2022 : « De l’usage des ruines en milieu périurbain : vers une esthétique des décombres ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire É.CRI.RE, UMR Litt&Arts, Université Grenoble Alpes, organisé par Laurent Demanze, 2 février 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2021 : « “Je suis sûr qu’elle regarde Joséphine Ange gardien” : culture populaire, mépris de classe et littérature périurbaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’études « Le peuple et l’art : cris ou silences ? (XIXe – XXIe siècles) », organisée par Anna Krykun et Sophie Mentzel, 26 novembre 2021, Université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2021 : « France périphérique vous dites ? </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leurs enfants après eux</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Nicolas Mathieu et la France des ronds-points »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire « 2022 : une partie de campagne », Université de Chester, organisé par Timo Obergöker, 20 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2021 : « “Une brèche pratiquée à dessein dans la clôture” : la littérature périurbaine, interface possible au cœur de “l’archipel français” »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international « Îles et archipels », Association for the Study of Modern and Contemporary France, Université de Chester, Royaume-Uni, 2-4 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2021 : « L’habiter pavillonnaire à la française : explorations fictionnelles et reconfigurations critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international « Interroger la représentation de l’habiter urbain dans la fiction contemporaine », organisé par Christiane Lahaie et Christophe Duret, 88e congrès de l’Acfas, Université de Sherbrooke, 4 mai 2021, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acfas.ca/evenements/congres/programme/88/300/310/c</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2020 : « “Romancier périurbain” : l’émergence d’une posture ? Itinéraire de deux premiers romans »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire É.CRI.RE, UMR Litt&Arts, Université Grenoble Alpes, organisé par Laurent Demanze, 18 novembre 2020, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://litt-arts.univ-grenoble-alpes.fr/actualites/postures-et-scenographies-auctoriales-seance-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2019 : « Les nouvelles périurbaines de Bruce Bégout. Révéler le “processus de domestication” inhérent au quotidien »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international « Les écritures contemporaines du quotidien : une cartographie », organisé par Corinne Grenouillet, Maryline Heck et Alison James, Université de Strasbourg, 6 et 7 juin 2019, Centre à Paris de l’Université de Chicago, 13 et 14 juin 2019, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://evenements.unistra.fr/fileadmin/news/fichiers/programme-1559502651.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril 2019 : « Périphéries urbaines et explorations littéraires de la négativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire É.CRI.RE, UMR Litt&Arts, Université Grenoble Alpes, organisé par Laurent Demanze, 16 avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORGANISATION D'ACTIVITÉS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2025 : Membre du comité d'organisation et du comité scientifique du colloque « Mauvaises herbes. De la lutte contre les nuisibles à l’éloge de la végétation spontanée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, 22-23 mai 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org/2538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2021 : Publication numérique des Actes des Journées doctorales du laboratoire Litt&Arts, « L’hybridité : pratiques et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, disponible sur le site des doctorants du laboratoire Litt&Arts, Université Grenoble Alpes, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doclittarts.hypotheses.org/1204</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2020 : Membre du comité d’organisation des Journées doctorales du laboratoire Litt&Arts, « L’hybridité : pratiques et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, 29 et 30 septembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 2019 : Co-organisation de la séance « Les femmes et la fiction : une prise de pouvoir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, proposée par l’association Permanence cinéma, Luminor Hôtel de Ville (Paris), 23 mars 2019. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation d’une rencontre avec l’écrivaine Céline Minard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : regards croisés sur son roman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacchantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019) et le film projeté, « Bande de filles » de Céline Sciamma (2014). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/events/553070281849927?ref=newsfeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un quotidien à la viscosité éminemment souple : les inquiétantes fictions périurbaines de Bruce Bégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.137-151, 2024, La Licorne, 978-2-7535-9638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature périurbaine et reconfiguration des imaginaires de la ruralité : &amp;quot;77&amp;quot; de Marin Fouqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Königshausen &amp; Neumann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes et les territoires. Les ruralités dans les fictions françaises des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.59-75, 2024, 9783826071300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter pavillonnaire à la française : explorations fictionnelles et reconfigurations critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Duret; Christiane Lahaie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ici et maintenant. Les représentations de l'habiter urbain dans la fiction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévesque éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-322, 2022, "Réflexion", 9782897631383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Inconnue de la Seine&amp;quot; de Didier Blonde : traversée critique d'un mythe littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Anton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire littéraire de la Seine : Géocritique d'un fleuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-236, 2022, "Le Havre : territoire d'écriture", 9791024017174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une utopie romanesque pleinement émancipatrice : &amp;quot;Rouge impératrice&amp;quot; de Léonora Miano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fictions et pouvoirs, 21, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId33"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Pétin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arthur-petin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">283313315</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l'École Normale Supérieure de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé de Lettres Modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en littérature française contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les espaces périurbains : une géographie contemporaine dans la littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, sous la direction de Laurent Demanze, Université Grenoble Alpes</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.theses.fr/s215007</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Prix de Thèse spécial sur la Ville 2025, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.urbanisme-puca.gouv.fr/prix-de-these-sur-la-ville-2025-a2905.html</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement ingénieur de recherche du programme &amp;quot;Urbanature 2. Entre ville et campagne : évolutions et hybridations&amp;quot; à l'Université Gustave Eiffel</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2026 : Ingénieur de recherche du programme &amp;quot;Urbanature 2. Entre ville et campagne : évolutions et hybridations&amp;quot; à l'Université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023 : A.T.E.R. en Langue et littérature françaises à l'Université Jean Moulin-Lyon 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021 : Doctorant contractuel chargé de cours à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2018 : Élève fonctionnaire stagiaire à l'ENS Ulm, Paris</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION ET DIPLÔMES UNIVERSITAIRES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2024 : Doctorat en littérature française à l'Université Grenoble Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Écrire les espaces périurbains : une géographique contemporaine dans la littérature française&amp;quot;, sous la direction de Laurent Demanze</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017 : Master &amp;quot;Création littéraire&amp;quot; à l'Université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seine Saint-Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016 : Reçu à l'agrégation externe de Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015 : Master 2 &amp;quot;Lettres, Arts et Pensée contemporaine&amp;quot; à l'Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;La poétique du songe dans l'œuvre romanesque de Marguerite Yourcenar&amp;quot;, sous la direction de Hélène Baty-Delalande, mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014 : Étudiant Erasmus à l'Université de Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royaume-Uni, dans le cadre du diplôme de l'ENS, &amp;quot;Littérature anglo-saxonne fin XIXe-fin XXe&amp;quot;(littérature anglaise, littérature américaine, théorie littéraire)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2013 : Master 1 &amp;quot;Lettres, Arts et Pensée contemporaine&amp;quot;, à l'Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Le thème de la mort dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mrs Dalloway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To the Lighthouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Virginia Woolf&amp;quot;, sous la direction de Régis Salado, mention Très Bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 : Admis à l'École Normale Supérieure de Paris (ENS Ulm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2012 : CPGE, filière Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Henri IV, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2009 : Première année à Sciences Po Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, admission sur concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008 : Baccalauréat Littéraire, spécialité Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée La Bruyère, Versailles, mention Très Bien, Félicitations du Jury</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À paraître : « La nature suburbaine dans la littérature française contemporaine : formes, fonctions, enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Gisèle Séginger (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friches et jardins. Du réel à l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À paraître : « Les cités-jardins de la littérature française contemporaine : splendeurs et misères d’une utopie urbaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Charly Machemel, Thierry Roger et Yvette Vaguet (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cité-Jardin. Utopies littéraires et expérimentations sociales autour des villes végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Août 2024 : « Littérature périurbaine et reconfiguration des imaginaires de la ruralité : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Marin Fouqué »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Timo Obergöker (éd.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes et les territoires. Les ruralités dans les fictions françaises des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen & Neumann, 2024, p. 59-75.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2024 : « Pour un quotidien à la viscosité éminemment souple : les inquiétantes fictions périurbaines de Bruce Bégout »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Corinne Grenouillet, Maryline Heck et Alison James (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, coll. &amp;quot;La Licorne&amp;quot;,  2024, p. 137-151.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2022 : « L’habiter pavillonnaire à la française : explorations fictionnelles et reconfigurations critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Christiane Lahaie et Christophe Duret (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ici et maintenant : Les représentations de l’habiter urbain dans la fiction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lévesque Éditeur, 2022, p. 301-322.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2022 : « </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inconnue de la Seine</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Didier Blonde : traversée critique d’un mythe littéraire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans Sonia Anton (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire littéraire de la Seine. Géocritique d’un fleuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, 2022, p. 225-236.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2020 : « La possibilité d’une utopie romanesque pleinement émancipatrice : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rouge impératrice</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Léonora Miano »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue critique de fixxion française contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> n°21, « Fictions et pouvoirs », Aurélie Adler et Julien Lefort-Favreau (dir.), novembre 2020, p. 95-108, disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/fixxion/476</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">COMMUNICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2025 : « Entre texte et image, entre ville et campagne : faire dialoguer littérature et photographie pour saisir la banlieue contemporaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’étude « Le périurbain sous l’œil et la plume des poètes français des XXe et XXIe siècles », organisée par Carole Aurouet et Olga Kulagina, Université Gustave Eiffel, 26 novembre 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org/3603</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2025 : « La jeunesse des banlieues au contact de la flore spontanée : conquêtes littéraires d’espaces de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vacance</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque « Mauvaises herbes. De la lutte contre les nuisibles à l’éloge de la végétation spontanée », organisé par Patrick Matagne, Arthur Pétin et Virginie Tahar, Université Gustave Eiffel, 22-23 mai 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org/2538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 2025 : « Étudier les écritures périurbaines de la littérature française : enjeux et méthodes d’une recherche pluridisciplinaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée de lancement du programme « Écritures urbaines », organisée par Olivier Brossard, Jennifer Buyck, Virginie Tahar, Loïc Vadelorge, Université Gustave Eiffel, 28 mars 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ecrituresurbaines.org/2025/05/01/28</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">·03·2025-journee-detude-lancement-du-programme-ecritures-urbaines/.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Janvier 2025 : « Nature et zones pavillonnaires dans le cinéma français contemporain : entre espace vert domestiqué et puissance d'ensauvagement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d'étude « Écopoétique de la vie périurbaine au cinéma », organisée par Diane Arnaud et Carole Aurouet (Université Gustave Eiffel), Fondation Maison des Sciences de l'Homme, 27 janvier 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org/320</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octobre 2024 : « “Elle ne paie pas de mine, cette campagne ” : nature et périurbanité dans la littérature française contemporaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international « Éco-urbanité : friches et jardins », organisé par Gisèle Séginger (Université Gustave Eiffel), Casa de Velázquez, Madrid, 8-10 octobre 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org/165#more-165</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2023 : « La littérature périurbaine : explorations d'une marge en cours de légitimation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international « Littératures en marges », organisé par Christina Horvath (University of Bath) et Julie Carpenter (University of Oxford), Campus Condorcet, 29-30 juin 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://euroalter.com/events/litteratures-en-marges/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2023 : « La scène d'entrée périurbaine : modalités de construction d'un lieu stratégique visant à déciller le regard du lecteur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire n°4 du Groupe de Recherche &amp;quot;Les écritures du périurbain&amp;quot;, &amp;quot;Fictions et imaginaires en contextes périurbains&amp;quot;, organisé par Kévin Chesnel, Florie Colin et Laurent Devisme, École Nationale Supérieure d'Architecture de Nantes, 13 juin 2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://periurbain.hypotheses.org/1025</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Février 2022 : « De l’usage des ruines en milieu périurbain : vers une esthétique des décombres ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire É.CRI.RE, UMR Litt&Arts, Université Grenoble Alpes, organisé par Laurent Demanze, 2 février 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2021 : « “Je suis sûr qu’elle regarde Joséphine Ange gardien” : culture populaire, mépris de classe et littérature périurbaine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée d’études « Le peuple et l’art : cris ou silences ? (XIXe – XXIe siècles) », organisée par Anna Krykun et Sophie Mentzel, 26 novembre 2021, Université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2021 : « France périphérique vous dites ? </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leurs enfants après eux</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Nicolas Mathieu et la France des ronds-points »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire « 2022 : une partie de campagne », Université de Chester, organisé par Timo Obergöker, 20 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2021 : « “Une brèche pratiquée à dessein dans la clôture” : la littérature périurbaine, interface possible au cœur de “l’archipel français” »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international « Îles et archipels », Association for the Study of Modern and Contemporary France, Université de Chester, Royaume-Uni, 2-4 septembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2021 : « L’habiter pavillonnaire à la française : explorations fictionnelles et reconfigurations critiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international « Interroger la représentation de l’habiter urbain dans la fiction contemporaine », organisé par Christiane Lahaie et Christophe Duret, 88e congrès de l’Acfas, Université de Sherbrooke, 4 mai 2021, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.acfas.ca/evenements/congres/programme/88/300/310/c</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre 2020 : « “Romancier périurbain” : l’émergence d’une posture ? Itinéraire de deux premiers romans »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire É.CRI.RE, UMR Litt&Arts, Université Grenoble Alpes, organisé par Laurent Demanze, 18 novembre 2020, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://litt-arts.univ-grenoble-alpes.fr/actualites/postures-et-scenographies-auctoriales-seance-2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2019 : « Les nouvelles périurbaines de Bruce Bégout. Révéler le “processus de domestication” inhérent au quotidien »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international « Les écritures contemporaines du quotidien : une cartographie », organisé par Corinne Grenouillet, Maryline Heck et Alison James, Université de Strasbourg, 6 et 7 juin 2019, Centre à Paris de l’Université de Chicago, 13 et 14 juin 2019, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://evenements.unistra.fr/fileadmin/news/fichiers/programme-1559502651.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avril 2019 : « Périphéries urbaines et explorations littéraires de la négativité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, séminaire É.CRI.RE, UMR Litt&Arts, Université Grenoble Alpes, organisé par Laurent Demanze, 16 avril 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ORGANISATION D'ACTIVITÉS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2025 : Membre du comité d'organisation et du comité scientifique du colloque « Mauvaises herbes. De la lutte contre les nuisibles à l’éloge de la végétation spontanée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, 22-23 mai 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://urbanature2.hypotheses.org/2538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2021 : Publication numérique des Actes des Journées doctorales du laboratoire Litt&Arts, « L’hybridité : pratiques et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, disponible sur le site des doctorants du laboratoire Litt&Arts, Université Grenoble Alpes, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doclittarts.hypotheses.org/1204</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2020 : Membre du comité d’organisation des Journées doctorales du laboratoire Litt&Arts, « L’hybridité : pratiques et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, 29 et 30 septembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars 2019 : Co-organisation de la séance « Les femmes et la fiction : une prise de pouvoir »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, proposée par l’association Permanence cinéma, Luminor Hôtel de Ville (Paris), 23 mars 2019. </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation d’une rencontre avec l’écrivaine Céline Minard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : regards croisés sur son roman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bacchantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019) et le film projeté, « Bande de filles » de Céline Sciamma (2014). </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.facebook.com/events/553070281849927?ref=newsfeed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un quotidien à la viscosité éminemment souple : les inquiétantes fictions périurbaines de Bruce Bégout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire le quotidien aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.137-151, 2024, La Licorne, 978-2-7535-9638-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature périurbaine et reconfiguration des imaginaires de la ruralité : &amp;quot;77&amp;quot; de Marin Fouqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Königshausen &amp; Neumann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes et les territoires. Les ruralités dans les fictions françaises des XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.59-75, 2024, 9783826071300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habiter pavillonnaire à la française : explorations fictionnelles et reconfigurations critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Duret; Christiane Lahaie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ici et maintenant. Les représentations de l'habiter urbain dans la fiction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévesque éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-322, 2022, "Réflexion", 9782897631383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Inconnue de la Seine&amp;quot; de Didier Blonde : traversée critique d'un mythe littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Anton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire littéraire de la Seine : Géocritique d'un fleuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-236, 2022, "Le Havre : territoire d'écriture", 9791024017174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité d’une utopie romanesque pleinement émancipatrice : &amp;quot;Rouge impératrice&amp;quot; de Léonora Miano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pétin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Fictions et pouvoirs, 21, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fixxion.476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8A3F6B2"/>
+    <w:nsid w:val="2C8EB7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-petin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s215007" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/prix-de-these-sur-la-ville-2025-a2905.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanature2.hypotheses.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/fixxion/476" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanature2.hypotheses.org/3603" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanature2.hypotheses.org/2538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrituresurbaines.org/2025/05/01/28" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanature2.hypotheses.org/320" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanature2.hypotheses.org/165#more-165" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euroalter.com/events/litteratures-en-marges/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periurbain.hypotheses.org/1025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acfas.ca/evenements/congres/programme/88/300/310/c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litt-arts.univ-grenoble-alpes.fr/actualites/postures-et-scenographies-auctoriales-seance-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenements.unistra.fr/fileadmin/news/fichiers/programme-1559502651.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doclittarts.hypotheses.org/1204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/events/553070281849927?ref=newsfeed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04626479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;tin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04098058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://levesqueediteur.com/livre/ici-et-maintenant/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04098124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100422790&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821636v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.476" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-petin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/283313315" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s215007" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/prix-de-these-sur-la-ville-2025-a2905.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanature2.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/fixxion/476" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanature2.hypotheses.org/3603" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanature2.hypotheses.org/2538" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecrituresurbaines.org/2025/05/01/28" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanature2.hypotheses.org/320" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urbanature2.hypotheses.org/165#more-165" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euroalter.com/events/litteratures-en-marges/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periurbain.hypotheses.org/1025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acfas.ca/evenements/congres/programme/88/300/310/c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litt-arts.univ-grenoble-alpes.fr/actualites/postures-et-scenographies-auctoriales-seance-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://evenements.unistra.fr/fileadmin/news/fichiers/programme-1559502651.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doclittarts.hypotheses.org/1204" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/events/553070281849927?ref=newsfeed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04626479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;tin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011640v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04098058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://levesqueediteur.com/livre/ici-et-maintenant/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04098124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100422790&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.476" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>