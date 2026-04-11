--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -668,671 +668,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
+                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194326v2</w:t>
+                <w:t xml:space="preserve">hal-01288428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Nishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.565-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349124v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaudric</w:t>
+                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01435952v1</w:t>
+                <w:t xml:space="preserve">hal-01194326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Armentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304869v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra A. Wray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaudric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72, pp.54-64. </w:t>
+              <w:t xml:space="preserve">Health and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288428v1</w:t>
+                <w:t xml:space="preserve">hal-01435952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1728,51 +1728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytic solution for blood flow in an artery with varying geometrical and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,77 +1829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohei Nishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2037,51 +2037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23D0D427"/>
+    <w:nsid w:val="47179403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2268,51 +2268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-r-ghigo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889680v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghan Xue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111829" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109954" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Alfonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L Armentano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro J Cymberknop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco M Pessana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1364185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-r-ghigo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889680v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghan Xue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111829" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109954" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Alfonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L Armentano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro J Cymberknop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco M Pessana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1364185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>