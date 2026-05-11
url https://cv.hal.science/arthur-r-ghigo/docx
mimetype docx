--- v1 (2026-04-11)
+++ v2 (2026-05-11)
@@ -668,671 +668,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
+                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Politi</w:t>
+                <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288428v1</w:t>
+                <w:t xml:space="preserve">hal-01194326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Armentano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304869v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shallow water with variable pressure model for blood flow simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delestre</w:t>
+                <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra A. Wray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaudric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.69⟩</w:t>
+              <w:t xml:space="preserve">Health and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (3), pp.229-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194326v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear viscoelastic arterial wall models: application on animals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shohei Nishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mami Matsukawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.565-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2016.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349124v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of arterial cross-clamping during vascular surgery on arterial stiffness measured by the augmentation index and fractal dimension of arterial pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The dicrotic notch analyzed by a numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra A. Wray</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ismaïl Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaudric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (3), pp.229-237. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.54-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12553-016-0141-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435952v1</w:t>
+                <w:t xml:space="preserve">hal-01288428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1728,51 +1728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytic solution for blood flow in an artery with varying geometrical and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Fullana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,77 +1829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid friction and wall viscosity of the 1D blood flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shohei Nishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mami Matsukawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur R. Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2037,51 +2037,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47179403"/>
+    <w:nsid w:val="479E21BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2268,51 +2268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-r-ghigo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889680v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghan Xue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111829" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109954" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Alfonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L Armentano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro J Cymberknop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco M Pessana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1364185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arthur-r-ghigo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889680v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Limare" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghan Xue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur R. Ghigo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111829" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007802v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Sel&#231;uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109954" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01708754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Alfonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L Armentano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro J Cymberknop" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco M Pessana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1364185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abou Taam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Fullana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2017.02.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194326v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delestre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.69" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01349124v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Fei Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Armentano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01435952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Politi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra A. Wray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaudric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12553-016-0141-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nishi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Matsukawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2016.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Khelifa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2016.03.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465347v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>